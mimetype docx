--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -797,351 +797,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
+                <w:t xml:space="preserve">Iterative estimation of Sobol’ indices based on replicated designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Laurent Gilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Beaunée</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élise Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-020-01402-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161705v1</w:t>
+                <w:t xml:space="preserve">hal-01291769v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative estimation of Sobol’ indices based on replicated designs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gilquin</w:t>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Arnaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (18), </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (40), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40314-020-01402-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01291769v5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1324,1104 +1324,1104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t>
+                <w:t xml:space="preserve">Dynamical network models for cattle trade: towards economy-based epidemic risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Geeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A. Gilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.604-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/comnet/cnw026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606787v1</w:t>
+                <w:t xml:space="preserve">hal-02627144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive diversification in heterogeneous environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic generation of generalised regular factorial designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djidi Traore</w:t>
+                <w:t xml:space="preserve">Andre Kobilinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.311-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508877v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of generalised regular factorial designs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive diversification in heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Bailey</w:t>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djidi Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608689v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus in agricultural soils: drivers of its distribution at the global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk van Apeldoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lex Bouwman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (8), pp.3418 - 3432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.13618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Rousset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (1), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594849v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling strategies for evaluating the rate of adventitious transgene presence in non-genetically modified crop fields.</w:t>
+                <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bancal</w:t>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Messean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Version of Record online : 23 FEB 2017, 13 p. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.12745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2922-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605136v1</w:t>
+                <w:t xml:space="preserve">hal-01594849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative construction of replicated designs based on Sobol' sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sampling strategies for evaluating the rate of adventitious transgene presence in non-genetically modified crop fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Antoni Jiménez Rugama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élise Arnaud</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred J. Hickernell</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.11.013⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Version of Record online : 23 FEB 2017, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349444v3</w:t>
+                <w:t xml:space="preserve">hal-01605136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical network models for cattle trade: towards economy-based epidemic risk assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Geeraert</w:t>
+                <w:t xml:space="preserve">Iterative construction of replicated designs based on Sobol' sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Beaunée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">Lluís Antoni Jiménez Rugama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher A. Gilligan</w:t>
+                <w:t xml:space="preserve">Fred J. Hickernell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complex Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (4), pp.604-624. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (1), pp.10-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/comnet/cnw026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627144v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349444v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to model dispersal for decision support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78, pp.179-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,51 +2468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we set up flexible and cost-effective coexistence measures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,90 +2614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market analyses of livestock trade networks to inform the prevention of joint economic and epidemiological risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moslonka-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher A. Gilligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (116), 12 p. </w:t>
@@ -2729,640 +2729,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a decision support tool for managing coexistence between genetically modified and conventional maize at farm and regional levels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A General-Purpose and Extensible R Environment for Uncertainty and Sensitivity Analyses of Numerical Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.206-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636574v1</w:t>
+                <w:t xml:space="preserve">hal-01259720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemics in markets with trade friction and imperfect transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Moslonka-Lefebvre</w:t>
+                <w:t xml:space="preserve">Design of a decision support tool for managing coexistence between genetically modified and conventional maize at farm and regional levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.379-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2015.02.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630557v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mtk: a general-purpose and extensible R environment for uncertainty and sensitivity analyses of numerical experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemics in markets with trade friction and imperfect transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moslonka-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A. Gilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Faivre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+                <w:t xml:space="preserve">Joao A.N. Filipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 374, pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2015.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631895v1</w:t>
+                <w:t xml:space="preserve">hal-02630557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General-Purpose and Extensible R Environment for Uncertainty and Sensitivity Analyses of Numerical Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">mtk: a general-purpose and extensible R environment for uncertainty and sensitivity analyses of numerical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.206-226</w:t>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.206 - 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259720v1</w:t>
+                <w:t xml:space="preserve">hal-02631895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sampling strategies to evaluate rate of transgenic adventitious presence in agricultural fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Modeling of gene flow by a Bayesian approach: A new perspective for decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgBioforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17 (3), pp.166-171</w:t>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.213-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173331v1</w:t>
+                <w:t xml:space="preserve">hal-01173330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis and uncertainty quantification for environmental models</w:t>
               </w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44, pp.300-321</w:t>
@@ -3512,51 +3512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 284 (284), pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3596,718 +3596,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of sampling strategies to evaluate rate of transgenic adventitious presence in agricultural fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AgBioforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.166-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634244v1</w:t>
+                <w:t xml:space="preserve">hal-01173331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen population dynamics in agricultural landscapes: The Ddal modelling framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht E Melchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.01.022⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01099950v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of gene flow by a Bayesian approach: A new perspective for decision support</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pathogen population dynamics in agricultural landscapes: The Ddal modelling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgBioforum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.509-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173330v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la résistance aux maladies à l’échelle des territoires cultivés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">A completely random T-tessellation model and Gibbsian extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marie Raboin</w:t>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+                <w:t xml:space="preserve">Radu Stefan Stoica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29, pp.33-44. </w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (6), pp.118-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/cs6t-c015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190581v1</w:t>
+                <w:t xml:space="preserve">hal-02644257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A completely random T-tessellation model and Gibbsian extensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+                <w:t xml:space="preserve">Gestion de la résistance aux maladies à l’échelle des territoires cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+                <w:t xml:space="preserve">Louis-Marie Raboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Stefan Stoica</w:t>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (6), pp.118-138. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2013.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/cs6t-c015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644257v1</w:t>
+                <w:t xml:space="preserve">hal-01190581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of adaptation in spatially heterogeneous metapopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,1133 +4361,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a hierarchical qualitative model for sustainability assessment of cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta M. Carpani</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.10.002⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 192 (2), pp.715-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643793v1</w:t>
+                <w:t xml:space="preserve">hal-01019845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-random distribution of extensive chromosome rearrangements in Brassica napus depends on genome organization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of a hierarchical qualitative model for sustainability assessment of cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+                <w:t xml:space="preserve">Marta M. Carpani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27-28, pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04914.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004194v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting maize pollen production using tassel morphological characteristics</w:t>
+                <w:t xml:space="preserve">Non-random distribution of extensive chromosome rearrangements in Brassica napus depends on genome organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guérin</w:t>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Messéan</w:t>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Maton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 136, pp.107-115. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (4), pp.691 - 703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2012.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04914.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643570v1</w:t>
+                <w:t xml:space="preserve">hal-01004194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An index of competition reduces statistical variability and improves comparisons between genotypes of Miscanthus</w:t>
+                <w:t xml:space="preserve">Predicting maize pollen production using tassel morphological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zub</w:t>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Bethencourt</w:t>
+                <w:t xml:space="preserve">Daniel Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-012-9193-3⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644121v1</w:t>
+                <w:t xml:space="preserve">hal-02643570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An index of competition reduces statistical variability and improves comparisons between genotypes of Miscanthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+                <w:t xml:space="preserve">Hélène Zub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Altmann</w:t>
+                <w:t xml:space="preserve">Linda Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Brunel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 192 (2), pp.715-728. </w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.829-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12155-012-9193-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019845v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate sensitivity analysis to measure global contribution of input factors in dynamic models</w:t>
+                <w:t xml:space="preserve">Indices de sensibilité, sélection de paramètres et erreur quadratique de prédiction : des liaisons dangereuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matieyendou M. Lamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Monod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (1), pp.26-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999840v1</w:t>
+                <w:t xml:space="preserve">hal-00999847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cultivated landscape composition on variety resistance:an assessment based on wheat leaf rust epidemics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Lannou</w:t>
+                <w:t xml:space="preserve">Multivariate sensitivity analysis to measure global contribution of input factors in dynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieyendou M. Lamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03764.x⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (4), pp.450-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019779v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of heterogeneity of shedding on the within herd spread and identification of key parameters by sensitivity analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of cultivated landscape composition on variety resistance:an assessment based on wheat leaf rust epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Du Cheyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.06.017⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (4), pp.1095-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03764.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720862v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices de sensibilité, sélection de paramètres et erreur quadratique de prédiction : des liaisons dangereuses ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the effect of heterogeneity of shedding on the within herd spread and identification of key parameters by sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Nielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Klinkenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Hogerwerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284 (1), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999847v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales ?</w:t>
               </w:r>
@@ -5726,848 +5726,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t>
+                <w:t xml:space="preserve">Computation of the integrated flow of particles between polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Annie A. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (7), pp.846-849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409081v1</w:t>
+                <w:t xml:space="preserve">hal-02662047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis to identify key parameters influencing infection dynamics in a pig batch</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.01.026⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (24), pp.3536-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554569v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation study of the medium-term effects of field patterns on cross-pollination rates in oilseed rape (Brassica napus L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis to identify key parameters influencing infection dynamics in a pig batch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 220 (5), pp.662-672. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 258 (1), pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655324v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Leflon</w:t>
+                <w:t xml:space="preserve">A simulation study of the medium-term effects of field patterns on cross-pollination rates in oilseed rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.108.062273⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (5), pp.662-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663581v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate global sensitivity analysis for dynamic crop models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.06.007⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.373-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.062273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173193v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the integrated flow of particles between polygons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+                <w:t xml:space="preserve">Multivariate global sensitivity analysis for dynamic crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lehuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (3), pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662047v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (4), pp.1104-1113. </w:t>
@@ -6631,77 +6631,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6741,1142 +6741,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the effect of cultivar resistance on yield losses of winter wheat in natural multiple disease conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaoyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.384-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2006.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668271v1</w:t>
+                <w:t xml:space="preserve">hal-01173131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 114 (2), pp.209-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-006-0424-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New measures and tests of temporal and spatial pattern of crops in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Castellazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 118 (1-4), pp.339-349. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to analyse relationships between yield components with boundary lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Doré</w:t>
+                <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2006029⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 175 (2), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886363v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of cultivar resistance on yield losses of winter wheat in natural multiple disease conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">A new method to analyse relationships between yield components with boundary lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2006.12.004⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2006029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173131v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing four-way mixtures of winter wheat cultivars from the performances of their two-way and individual components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global sensitivity analysis for calculating the contribution of genetic parameters to the variance of crop model prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Mille</w:t>
+                <w:t xml:space="preserve">Cédric Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraj Belhaj</w:t>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 114, pp.163-173. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (10-11), pp.1142-1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-005-4036-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663924v1</w:t>
+                <w:t xml:space="preserve">hal-02660823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of local and ANOVA-based global sensitivity analyses for the investigation of a stochastic dynamic model: Application to the case study of an individual-based model of a fish population</w:t>
+                <w:t xml:space="preserve">Assessing four-way mixtures of winter wheat cultivars from the performances of their two-way and individual components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ginot</w:t>
+                <w:t xml:space="preserve">Bruno B. Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+                <w:t xml:space="preserve">Fraj Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+                <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 114, pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-005-4036-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.08.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659283v1</w:t>
+                <w:t xml:space="preserve">hal-02663924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis for calculating the contribution of genetic parameters to the variance of crop model prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Combined use of local and ANOVA-based global sensitivity analyses for the investigation of a stochastic dynamic model: Application to the case study of an individual-based model of a fish population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Naud</w:t>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
+                <w:t xml:space="preserve">Franck Aries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 91 (10-11), pp.1142-1147. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 193 (3-4), pp.479-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660823v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrBn, a major gene controlling homeologous pairing in oilseed rape (Brassica napus) haploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7996,51 +7996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143 (1-2), pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8078,51 +8078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal experimental designs for estimating model parameters, applied to yield response to nitrogen models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8281,51 +8281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient semi-latin rectangles: designs for plant disease experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8357,299 +8357,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La planification des expériences : Choix des traitements et dispositif expérimental</w:t>
+                <w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Azais</w:t>
+                <w:t xml:space="preserve">V. Foucteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 141 (1-2), pp.31-33</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20, pp.943-953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698920v1</w:t>
+                <w:t xml:space="preserve">hal-02695000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brabant</w:t>
+                <w:t xml:space="preserve">La planification des expériences : Choix des traitements et dispositif expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 20, pp.943-953</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 141 (1-2), pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695000v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foucteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8804,77 +8804,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of design on validity and efficiency of neighbour methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 54, pp.1374-1387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9361,64 +9361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valid randomisation for the first-difference analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 38, pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9437,558 +9437,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juxtaposition of regular factorial designs and the complex linear model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction and optimality of affine-resolvable designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Kobilinsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">J.P. Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 22 (2), pp.223-254</w:t>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 82 (1), pp.187-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699426v1</w:t>
+                <w:t xml:space="preserve">hal-02715446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are neighbour methods preferable to analysis of variance for completely systematic designs ? 'Silly designs are silly !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Azais</w:t>
+                <w:t xml:space="preserve">Juxtaposition of regular factorial designs and the complex linear model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kobilinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 82 (3), pp.655-659</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 22 (2), pp.223-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706046v1</w:t>
+                <w:t xml:space="preserve">hal-02699426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and optimality of affine-resolvable designs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Are neighbour methods preferable to analysis of variance for completely systematic designs ? 'Silly designs are silly !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 82 (1), pp.187-200</w:t>
+              <w:t xml:space="preserve">, 1995, 82 (3), pp.655-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715446v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting a major gene in an F2 population</w:t>
+                <w:t xml:space="preserve">Compétition entre génotypes dans des essais variétaux de colza oléagineux d'hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Loisel</w:t>
+                <w:t xml:space="preserve">J.J. Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Goffinet</w:t>
+                <w:t xml:space="preserve">A. Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montes de Oca</w:t>
+                <w:t xml:space="preserve">Francoise Blouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 50, pp.512-516</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.377-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703266v1</w:t>
+                <w:t xml:space="preserve">hal-02714127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétition entre génotypes dans des essais variétaux de colza oléagineux d'hiver</w:t>
+                <w:t xml:space="preserve">Detecting a major gene in an F2 population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Schott</w:t>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bar-Hen</w:t>
+                <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Blouet</w:t>
+                <w:t xml:space="preserve">G. Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 3, pp.377-383</w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50, pp.512-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714127v1</w:t>
+                <w:t xml:space="preserve">hal-02703266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-factor designs balanced for the neighbour effect of one factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 80 (3), pp.643-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10026,51 +10026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valid restricted randomization for unbalanced designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society. Series B. Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 55, pp.237-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10095,64 +10095,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A catalogue of efficient neighbour-designs with border plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10184,290 +10184,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeles de proximite inadequats: etude de validite par simulation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudofactors: normal use to improve design and facilitate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications du Laboratoire de Statistique et de Probabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 5, 17 p</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 41 (2), pp.317-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704267v1</w:t>
+                <w:t xml:space="preserve">hal-02704269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-factor neighbour designs in incomplete blocks for intercropping experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeles de proximite inadequats: etude de validite par simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Statistician</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 41, pp.487-497</w:t>
+              <w:t xml:space="preserve">Publications du Laboratoire de Statistique et de Probabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701476v1</w:t>
+                <w:t xml:space="preserve">hal-02704267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudofactors: normal use to improve design and facilitate analysis</w:t>
+                <w:t xml:space="preserve">Two-factor neighbour designs in incomplete blocks for intercropping experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.A. Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 41 (2), pp.317-336</w:t>
+              <w:t xml:space="preserve">The American Statistician</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 41, pp.487-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704269v1</w:t>
+                <w:t xml:space="preserve">hal-02701476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental design generated by group morphisms: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Kobilinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10733,90 +10733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10847,51 +10847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des risques agro-environnementaux: Études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11216,51 +11216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'efficacité de dispositifs expérimentaux en blocs incomplets : application aux essais variètaux sur tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11856,51 +11856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes génériques pour la conception d'idéotypes : apports des mathématiques appliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11958,834 +11958,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage par discrétisation de l’espace</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes d’analyse de sensibilité globale basées sur l’analyse de la variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802755v1</w:t>
+                <w:t xml:space="preserve">hal-02802297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage en grande dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809397v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration numérique d'un modèle agronomique avec le package mtk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.326, 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598481v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le package mtk, une bibliothèque R pour l’exploration numérique des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert.Faivre@toulouse.inra.fr : Application aux sciences de la nature et de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Richard</w:t>
+                <w:t xml:space="preserve">Criblage par discrétisation de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808414v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration numérique d'un modèle agronomique avec le package mtk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Monod</w:t>
+                <w:t xml:space="preserve">Echantillonnage en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.326, 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t>
+              <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173749v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’analyse de sensibilité globale basées sur l’analyse de la variance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802297v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring models by simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12817,217 +12817,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les modèles par simulation : application aux analyses de sensibilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty and sensitivity analysis for crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et Simulation Multi-agents, applications pour les Sciences de l'Homme et de la société</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t>
+              <w:t xml:space="preserve">Working with Dynamic Crop Models: Evaluation, Analysis parameterization, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2006, 978-0-444-52135-4 0-444-52135-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822037v1</w:t>
+                <w:t xml:space="preserve">hal-02823185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and sensitivity analysis for crop models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer les modèles par simulation : application aux analyses de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working with Dynamic Crop Models: Evaluation, Analysis parameterization, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2006, 978-0-444-52135-4 0-444-52135-6</w:t>
+              <w:t xml:space="preserve">Modélisation et Simulation Multi-agents, applications pour les Sciences de l'Homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823185v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of generally balanced designs analysed by restricted maximum likelihood</w:t>
               </w:r>
@@ -13095,51 +13095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the complex linear model to search for an optimal juxtaposition of regular fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Kobilinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the international conference on linear statistical inference LINSTAT'93</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13432,64 +13432,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate global sensitivity analysis for discrete-time models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13603,103 +13603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13779,51 +13779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13854,64 +13854,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">planor : Generation of regular factorial designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kobilinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13929,64 +13929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">planor : Génération de plans factoriels fractionnaires réguliers avec un ou plusieurs systèmes de blocs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kobilinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14169,51 +14169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F389469"/>
+    <w:nsid w:val="EB661E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14317,51 +14317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B5C3D14"/>
+    <w:nsid w:val="DE90148E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14465,51 +14465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D80BE92A"/>
+    <w:nsid w:val="3EE17C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14613,51 +14613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="96ADF106"/>
+    <w:nsid w:val="1ADE7CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14853,51 +14853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8225-495X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032172109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/digitbio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-mascotnum.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01291769v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-020-01402-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidi Traore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.11.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kobilinsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bailey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.09.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bancal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12745" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349444v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Antoni Jim&#233;nez Rugama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Hickernell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.11.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geeraert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnw026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.12.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16862T17-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moslonka-Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-848M0G56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A.N. Filipe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.02.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartailler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cs6t-c015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stefan Stoica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.09.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054697" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4M72P1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9193-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999840v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou M. Lamboni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMFVB4HL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03764.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Nielen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Klinkenberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Hogerwerf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.06.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Beganovic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gitton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.01.026" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9C37RJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173193v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.06.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Perry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0WX08-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006029" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173131v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.12.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CGCZ9PN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Belhaj" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-4036-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E893320BE7D7777E269CD564E784A55F697D6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aries" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07W867MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahmoudi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Philippeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698920v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foucteau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886096v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000170" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689981v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690126v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684194v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Claustriaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruetschy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692019v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kobilinsky" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706046v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715446v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morgan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703266v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes de Oca" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714127v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Schott" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blouet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705175v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714303v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704267v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701476v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704269v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832388v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique Des Cereales Et Des Fourrages" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840178v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoussou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835175v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839724v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850169v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802755v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802297v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816878v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822037v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823185v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831958v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173727v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811866v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799758v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836621v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8225-495X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032172109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/digitbio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-mascotnum.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01291769v5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-020-01402-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geeraert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnw026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kobilinsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bailey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.09.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidi Traore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.11.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bancal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12745" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349444v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Antoni Jim&#233;nez Rugama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Hickernell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.11.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.12.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16862T17-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moslonka-Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636574v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-848M0G56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A.N. Filipe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.02.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartailler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stefan Stoica" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.09.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190581v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cs6t-c015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054697" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4M72P1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643570v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9193-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999847v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou M. Lamboni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMFVB4HL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03764.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720862v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Nielen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Klinkenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Hogerwerf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.06.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Beganovic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gitton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.01.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9C37RJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173193v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.06.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.12.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CGCZ9PN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661483v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Perry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0WX08-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886363v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663924v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Belhaj" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-4036-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E893320BE7D7777E269CD564E784A55F697D6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aries" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07W867MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahmoudi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Philippeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foucteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698920v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886096v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000170" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689981v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690126v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684194v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Claustriaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruetschy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692019v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morgan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699426v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kobilinsky" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714127v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Schott" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blouet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes de Oca" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705175v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714303v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704269v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704267v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701476v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832388v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique Des Cereales Et Des Fourrages" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840178v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoussou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835175v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839724v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850169v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802297v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809397v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816878v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823185v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822037v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831958v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173727v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811866v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799758v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836621v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>