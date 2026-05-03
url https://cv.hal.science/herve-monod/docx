--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -144,50 +144,54 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Directeur de recherche INRAE / Senior scientist at INRAE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MaIAGE research unit, Jouy-en-Josas, France.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parcours professionnel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">En cours:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -432,13310 +436,13310 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et randomisation de plans factoriels équilibrés pour les voisinages</w:t>
+                <w:t xml:space="preserve">Jumeaux numériques : Enjeux et perspectives pour les recherches menées à INRAE, mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791153v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate global sensitivity analysis for discrete-time models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1991. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-02844311v1</w:t>
+              <w:t xml:space="preserve">[Technical Report] 2008-3, auto-saisine. 2008, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de tests statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] R2007-1, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dexisensitivity: An R package to perform sensitivity analyses of DEXi models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Carpani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Software Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.100729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpa.2024.100729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterative estimation of Sobol’ indices based on replicated designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-020-01402-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291769v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.3572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ferrer Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.356-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic generation of generalised regular factorial designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Kobilinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.311-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2016.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive diversification in heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djidi Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphorus in agricultural soils: drivers of its distribution at the global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk van Apeldoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lex Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.3418 - 3432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (1), pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2922-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampling strategies for evaluating the rate of adventitious transgene presence in non-genetically modified crop fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Version of Record online : 23 FEB 2017, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.12745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterative construction of replicated designs based on Sobol' sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Antoni Jiménez Rugama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred J. Hickernell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (1), pp.10-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2016.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349444v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical network models for cattle trade: towards economy-based epidemic risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Geeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A. Gilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.604-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/comnet/cnw026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian approach to model dispersal for decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we set up flexible and cost-effective coexistence measures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.36-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market analyses of livestock trade networks to inform the prevention of joint economic and epidemiological risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moslonka-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A. Gilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (116), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.1099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of a decision support tool for managing coexistence between genetically modified and conventional maize at farm and regional levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.379-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidemics in markets with trade friction and imperfect transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moslonka-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A. Gilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao A.N. Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 374, pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2015.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mtk: a general-purpose and extensible R environment for uncertainty and sensitivity analyses of numerical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.206 - 226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A General-Purpose and Extensible R Environment for Uncertainty and Sensitivity Analyses of Numerical Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.206-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis and uncertainty quantification for environmental models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.300-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can epidemic control be achieved by altering landscape connectivity in agricultural systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 284 (284), pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of sampling strategies to evaluate rate of transgenic adventitious presence in agricultural fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgBioforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.166-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathogen population dynamics in agricultural landscapes: The Ddal modelling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.509-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht E Melchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of gene flow by a Bayesian approach: A new perspective for decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgBioforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.213-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A completely random T-tessellation model and Gibbsian extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Stefan Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (6), pp.118-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2013.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la résistance aux maladies à l’échelle des territoires cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Raboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/cs6t-c015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of adaptation in spatially heterogeneous metapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis of a hierarchical qualitative model for sustainability assessment of cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Carpani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27-28, pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-random distribution of extensive chromosome rearrangements in Brassica napus depends on genome organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (4), pp.691 - 703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04914.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting maize pollen production using tassel morphological characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2012.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An index of competition reduces statistical variability and improves comparisons between genotypes of Miscanthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bethencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse M. Brancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.829-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-012-9193-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 192 (2), pp.715-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate sensitivity analysis to measure global contribution of input factors in dynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieyendou M. Lamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (4), pp.450-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of cultivated landscape composition on variety resistance:an assessment based on wheat leaf rust epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Du Cheyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (4), pp.1095-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03764.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the effect of heterogeneity of shedding on the within herd spread and identification of key parameters by sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Nielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Klinkenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Hogerwerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284 (1), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indices de sensibilité, sélection de paramètres et erreur quadratique de prédiction : des liaisons dangereuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieyendou M. Lamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (1), pp.26-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.15-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kcs4-pk81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the insoluble proteome of lactococcus lactis by SDS-PAGE LC-MS/MS leads to the identification of new markers of adaptation of the bacteria to the mouse digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasna Beganovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Guchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2), pp.677-688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (24), pp.3536-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis to identify key parameters influencing infection dynamics in a pig batch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 258 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simulation study of the medium-term effects of field patterns on cross-pollination rates in oilseed rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (5), pp.662-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.373-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.062273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate global sensitivity analysis for dynamic crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lehuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (3), pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of the integrated flow of particles between polygons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (7), pp.846-849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (4), pp.1104-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01504.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (2), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0424-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New measures and tests of temporal and spatial pattern of crops in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (1-4), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2006.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 175 (2), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method to analyse relationships between yield components with boundary lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2006029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the effect of cultivar resistance on yield losses of winter wheat in natural multiple disease conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (4), pp.384-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2006.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing four-way mixtures of winter wheat cultivars from the performances of their two-way and individual components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraj Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 114, pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-005-4036-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined use of local and ANOVA-based global sensitivity analyses for the investigation of a stochastic dynamic model: Application to the case study of an individual-based model of a fish population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 193 (3-4), pp.479-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.08.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global sensitivity analysis for calculating the contribution of genetic parameters to the variance of crop model prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (10-11), pp.1142-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PrBn, a major gene controlling homeologous pairing in oilseed rape (Brassica napus) haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 164, pp.645-653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélange de modèles mixtes: application à l'analyse des appariements de chromosomes chez des haploïdes de colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (1-2), pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal experimental designs for estimating model parameters, applied to yield response to nitrogen models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.229-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient semi-latin rectangles: designs for plant disease experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28, pp.257-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of interplot interference in grain maize: A multi-site comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Lorgeou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (2), pp.406-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planification des expériences : Choix des traitements et dispositif expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 141 (1-2), pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Foucteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20, pp.943-953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foucteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (8), pp.943-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2000170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marker-assisted selection with spatial analysis of unreplicated field trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 98, pp.234-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais variétés de céréales : La chasse aux effets de compétition !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 235, pp.46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of design on validity and efficiency of neighbour methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54, pp.1374-1387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais variétés : La chasse aux effets de compétition !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Claustriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 229, pp.86-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and analysis of factorial sensory experiments with carry-over effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruetschy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (2), pp.141-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planification et analyse des essais variétaux en présence de compétition interparcellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Société Economie Decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valid randomization for models with neighbour effects from treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27, pp.311-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valid randomisation for the first-difference analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 38, pp.91-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juxtaposition of regular factorial designs and the complex linear model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kobilinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 22 (2), pp.223-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are neighbour methods preferable to analysis of variance for completely systematic designs ? 'Silly designs are silly !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 82 (3), pp.655-659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction and optimality of affine-resolvable designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 82 (1), pp.187-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétition entre génotypes dans des essais variétaux de colza oléagineux d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.377-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detecting a major gene in an F2 population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50, pp.512-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-factor designs balanced for the neighbour effect of one factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 80 (3), pp.643-659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valid restricted randomization for unbalanced designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society. Series B. Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 55, pp.237-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A catalogue of efficient neighbour-designs with border plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 49, pp.1252-1261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeles de proximite inadequats: etude de validite par simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Azais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications du Laboratoire de Statistique et de Probabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-factor neighbour designs in incomplete blocks for intercropping experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Statistician</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 41, pp.487-497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudofactors: normal use to improve design and facilitate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 41 (2), pp.317-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental design generated by group morphisms: an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kobilinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 18, pp.119-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serially balanced factorial sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 27, pp.325-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 352 p., 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse statistique des risques agro-environnementaux: Études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer - Verlag, 162 p., 2011, Statistique et Probabilités Appliquées, 978-2-8178-0250-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité BIA-Jouy. Rapport préparé pour l'évaluation tenue les 3-4 avril 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degrouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kervrann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">35 p., 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha-plans, carrés semi-latins et autres plans en répliques. Comment les utiliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Institut Technique Des Cereales Et Des Fourrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">44 p., 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal complete block designs to adjust for interplot competition with a covariance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">11 p., 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l'efficacité de dispositifs expérimentaux en blocs incomplets : application aux essais variètaux sur tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17 p., 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal designs to adjust for interference with a covariance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21 p., 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle des effets de compétition entre parcelles voisines dans les essais de variétés en plein champ, à l'aide de dispositifs équilibrés et de covariables&amp;quot;. Compte-Rendu de l'essai méthodologique sur blé d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Institut Technique Des Cereales Et Des Fourrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8 p., 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle des effets de compétition entre parcelles voisines dans les essais de variétés en plein champ, à l'aide de dispositifs équilibrés et de covariables&amp;quot;. Compte-rendu de l'essai méthodologique sur orge d'hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">13 p., 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle des effets de compétition entre parcelles voisines dans les essais de variétés en plein champ, à l'aide de dispositifs équilibrés et de covariables&amp;quot; Compte rendu de l'essai méthodologique sur pois de printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Institut Technique Des Cereales Et Des Fourrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7 p., 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02850169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser les interactions du vivant, en lien avec les milieux et les contextes socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle Coordination éditoriale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Matière à débattre et décider (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-80, 2020, 978-2-7592-3129-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes génériques pour la conception d'idéotypes : apports des mathématiques appliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conception d'idéotypes de plantes pour une agriculture durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217, 2014, Ecole-chercheurs INRA, FormaSciences, FPN, INRA-CIRAD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage par discrétisation de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echantillonnage en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le package mtk, une bibliothèque R pour l’exploration numérique des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert.Faivre@toulouse.inra.fr : Application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration numérique d'un modèle agronomique avec le package mtk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.326, 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes d’analyse de sensibilité globale basées sur l’analyse de la variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring models by simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agent-based modelling and simulation in the social and human sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackwell Publishing, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer les modèles par simulation : application aux analyses de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation et Simulation Multi-agents, applications pour les Sciences de l'Homme et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty and sensitivity analysis for crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working with Dynamic Crop Models: Evaluation, Analysis parameterization, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2006, 978-0-444-52135-4 0-444-52135-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the efficiency of generally balanced designs analysed by restricted maximum likelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optimum design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kluwer Academic Publishers, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the complex linear model to search for an optimal juxtaposition of regular fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kobilinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the international conference on linear statistical inference LINSTAT'93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kluwer Academic Publishers, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02851592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la construction et à la randomisation de plans d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse III - Paul Sabatier, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02841098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dexisensitivity: An R package to perform sensitivity analyses of DEXi models</w:t>
-[...133 lines deleted...]
-                <w:t xml:space="preserve">Iterative estimation of Sobol’ indices based on replicated designs</w:t>
+                <w:t xml:space="preserve">Construction et randomisation de plans factoriels équilibrés pour les voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gilquin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...12732 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1991. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...98 lines deleted...]
-                <w:t xml:space="preserve">hal-02811988v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02844311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13766,64 +13770,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">multisensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13841,77 +13845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">planor : Generation of regular factorial designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kobilinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13929,77 +13933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">planor : Génération de plans factoriels fractionnaires réguliers avec un ou plusieurs systèmes de blocs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kobilinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14017,51 +14021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alpha.analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14169,51 +14173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB661E53"/>
+    <w:nsid w:val="9D2C5D11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14317,51 +14321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DE90148E"/>
+    <w:nsid w:val="2129A255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14465,51 +14469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3EE17C0E"/>
+    <w:nsid w:val="A3F49CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14613,51 +14617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1ADE7CD4"/>
+    <w:nsid w:val="6984A3A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14853,51 +14857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8225-495X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032172109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/digitbio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-mascotnum.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01291769v5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-020-01402-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geeraert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnw026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kobilinsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bailey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.09.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidi Traore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.11.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bancal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12745" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349444v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Antoni Jim&#233;nez Rugama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Hickernell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.11.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.12.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16862T17-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moslonka-Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636574v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-848M0G56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A.N. Filipe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.02.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartailler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stefan Stoica" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.09.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190581v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cs6t-c015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000426v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054697" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4M72P1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643570v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9193-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999847v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou M. Lamboni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMFVB4HL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03764.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720862v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Nielen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Klinkenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Hogerwerf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.06.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Beganovic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gitton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.01.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9C37RJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173193v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.06.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.12.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CGCZ9PN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661483v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Perry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0WX08-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886363v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663924v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Belhaj" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-4036-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E893320BE7D7777E269CD564E784A55F697D6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aries" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07W867MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahmoudi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Philippeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foucteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698920v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886096v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000170" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686218v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689981v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690126v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684194v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Claustriaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruetschy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692019v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morgan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699426v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kobilinsky" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714127v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Schott" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blouet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes de Oca" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705175v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714303v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704269v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704267v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701476v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832388v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique Des Cereales Et Des Fourrages" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840178v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoussou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835175v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839724v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850169v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802297v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809397v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816878v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823185v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822037v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831958v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173727v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811866v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799758v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836621v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8225-495X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032172109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/digitbio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-mascotnum.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01291769v5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-020-01402-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kobilinsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bailey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidi Traore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.11.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bancal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12745" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349444v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Antoni Jim&#233;nez Rugama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Hickernell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.11.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geeraert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnw026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.12.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16862T17-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moslonka-Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-848M0G56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A.N. Filipe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.02.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartailler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stefan Stoica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.09.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cs6t-c015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054697" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4M72P1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9193-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999840v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou M. Lamboni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMFVB4HL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03764.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Nielen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Klinkenberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Hogerwerf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.06.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657656v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Beganovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gitton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.01.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9C37RJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173193v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.06.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662047v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661483v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Perry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0WX08-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.12.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CGCZ9PN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Belhaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-4036-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E893320BE7D7777E269CD564E784A55F697D6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659283v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aries" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07W867MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahmoudi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676066v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675521v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Philippeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698920v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695000v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foucteau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886096v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucteau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000170" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686218v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690126v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689981v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Claustriaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687177v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruetschy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684805v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692019v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699426v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kobilinsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706046v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715446v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morgan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714127v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Schott" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes de Oca" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705175v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714303v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701476v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704269v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699361v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173742v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique Des Cereales Et Des Fourrages" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840178v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoussou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841754v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835175v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839724v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839444v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850169v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802755v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809397v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802297v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816878v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822037v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823185v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831958v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851592v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841098v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844311v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799758v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836621v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>