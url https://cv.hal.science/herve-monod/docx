--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,14118 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14066 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Monod </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8225-495X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032172109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=LY_feTUAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRAE / Senior scientist at INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">MaIAGE research unit, Jouy-en-Josas, France.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis le 1er août 2025 : directeur de recherche dans l'unité MaIAGE du département MathNum d'INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021 : co-directeur du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">métaprogramme DIGIT-BIO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> d'INRAE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminé:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025 : chef du département MathNum &amp;quot;Mathématiques et numérique&amp;quot; d'INRAE (1er janvier 2020 - 31 juillet 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2025 : chef du département MIA &amp;quot;Mathématiques et Informatique Appliquées&amp;quot; de l'INRA (1er novembre 2016 - 31 décembre 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : directeur du groupement de recherche (GdR) </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mascot-Num</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sur l'exploration numérique de codes de calcul, soutenu par les instituts INSMI et INS2I du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 : chef de département adjoint de MIA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : directeur de l'unité MIA-Jouy et co-préfigurateur de l'unité de recherche MaIAGE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2013 : directeur de recherche à MIA-Jouy, responsable des équipes StatEnv puis Dynenvie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997-1999 : chargé de mission à mi-temps dans le service statistique de l'Institut Technique des Céréales et des Fourrages (ITCF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-2001 : chargé de recherche au laboratoire de biométrie de l'INRA-Versailles, puis à MIA-Jouy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1987-1988 : volontaire du service national actif à Rothamsted Experimental Station (UK)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986-1990 : doctorant au laboratoire de biométrie de l'INRA-Versailles</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 : Habilitation à diriger des recherches de l'Université Paul Sabatier Toulouse, spécialité statistique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Thèse de doctorat de l'Institut National Agronomique Paris-Grignon (aujourd'hui AgroParisTech), spécialité statistique appliquée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986 : Diplôme d'ingénieur agronome et diplôme d'agronomie approfondie, spécialité mathématiques et informatique appliquées</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumeaux numériques : Enjeux et perspectives pour les recherches menées à INRAE, mars 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate global sensitivity analysis for discrete-time models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008-3, auto-saisine. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tests statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] R2007-1, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dispersion de transgènes à l'échelle de paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dexisensitivity: An R package to perform sensitivity analyses of DEXi models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100729. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2024.100729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative estimation of Sobol’ indices based on replicated designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (18), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-020-01402-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291769v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (40), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.3572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical network models for cattle trade: towards economy-based epidemic risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hoscheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geeraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.604-624. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnw026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of generalised regular factorial designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kobilinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bailey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.311-329. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive diversification in heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djidi Traore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus in agricultural soils: drivers of its distribution at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk van Apeldoorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (8), pp.3418 - 3432. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of multi-environment trials for genomic selection based on crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-017-2922-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategies for evaluating the rate of adventitious transgene presence in non-genetically modified crop fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Version of Record online : 23 FEB 2017, 13 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative construction of replicated designs based on Sobol' sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Antoni Jiménez Rugama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred J. Hickernell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 355 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349444v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we set up flexible and cost-effective coexistence measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroChoices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.36-37. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1746-692X.12117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to model dispersal for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78, pp.179-190. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market analyses of livestock trade networks to inform the prevention of joint economic and epidemiological risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moslonka-Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (116), 12 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2015.1099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General-Purpose and Extensible R Environment for Uncertainty and Sensitivity Analyses of Numerical Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.206-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a decision support tool for managing coexistence between genetically modified and conventional maize at farm and regional levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mtk: a general-purpose and extensible R environment for uncertainty and sensitivity analyses of numerical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.206 - 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemics in markets with trade friction and imperfect transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moslonka-Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A.N. Filipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.165-178. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2015.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene flow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBioforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and uncertainty quantification for environmental models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.300-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can epidemic control be achieved by altering landscape connectivity in agricultural systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 284 (284), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sampling strategies to evaluate rate of transgenic adventitious presence in agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBioforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.166-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen population dynamics in agricultural landscapes: The Ddal modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.509-520. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2014.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht E Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 197 (1), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A completely random T-tessellation model and Gibbsian extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Stefan Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (6), pp.118-138. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la résistance aux maladies à l’échelle des territoires cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Goyeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cs6t-c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of adaptation in spatially heterogeneous metapopulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0054697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 192 (2), pp.715-728. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a hierarchical qualitative model for sustainability assessment of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27-28, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-random distribution of extensive chromosome rearrangements in Brassica napus depends on genome organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Jenczewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (4), pp.691 - 703. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04914.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting maize pollen production using tassel morphological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Maton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An index of competition reduces statistical variability and improves comparisons between genotypes of Miscanthus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Zub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Bethencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse M. Brancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioEnergy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (4), pp.829-840. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12155-012-9193-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de sensibilité, sélection de paramètres et erreur quadratique de prédiction : des liaisons dangereuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou M. Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 152 (1), pp.26-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate sensitivity analysis to measure global contribution of input factors in dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou M. Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (4), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cultivated landscape composition on variety resistance:an assessment based on wheat leaf rust epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Du Cheyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 191 (4), pp.1095-1107. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03764.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of heterogeneity of shedding on the within herd spread and identification of key parameters by sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Nielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Hogerwerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel déploiement spatio-temporel des variétés et des itinéraires techniques pour accroître la durabilité des résistances variétales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.15-33. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kcs4-pk81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the insoluble proteome of lactococcus lactis by SDS-PAGE LC-MS/MS leads to the identification of new markers of adaptation of the bacteria to the mouse digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasna Beganovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van de Guchte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.677-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the integrated flow of particles between polygons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (7), pp.846-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis to identify key parameters influencing infection dynamics in a pig batch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (1), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral modelling of agricultural landscapes by tessellation methods—Application for gene flow simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (24), pp.3536-3545. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation study of the medium-term effects of field patterns on cross-pollination rates in oilseed rape (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (5), pp.662-672. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leflon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.108.062273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate global sensitivity analysis for dynamic crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lehuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (3), pp.312-320. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do genetically modified (GM) crops contribute to background levels of GM pollen in an agricultural landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (4), pp.1104-1113. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01504.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial sensitivity of maize gene-flow to landscape pattern: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (9), pp.1067-1079. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-008-9264-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of cultivar resistance on yield losses of winter wheat in natural multiple disease conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (4), pp.384-393. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2006.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 114 (2), pp.209-221. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-006-0424-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measures and tests of temporal and spatial pattern of crops in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (1-4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Coriton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (2), pp.487-503. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to analyse relationships between yield components with boundary lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis for calculating the contribution of genetic parameters to the variance of crop model prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (10-11), pp.1142-1147. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing four-way mixtures of winter wheat cultivars from the performances of their two-way and individual components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraj Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-005-4036-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of local and ANOVA-based global sensitivity analyses for the investigation of a stochastic dynamic model: Application to the case study of an individual-based model of a fish population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193 (3-4), pp.479-491. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrBn, a major gene controlling homeologous pairing in oilseed rape (Brassica napus) haploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 164, pp.645-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de modèles mixtes: application à l'analyse des appariements de chromosomes chez des haploïdes de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 143 (1-2), pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal experimental designs for estimating model parameters, applied to yield response to nitrogen models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient semi-latin rectangles: designs for plant disease experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.257-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of interplot interference in grain maize: A multi-site comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Lorgeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Philippeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (2), pp.406-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification des expériences : Choix des traitements et dispositif expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 141 (1-2), pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Foucteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, pp.943-953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction models for intergenotypic competition in winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foucteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (8), pp.943-953. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted selection with spatial analysis of unreplicated field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 98, pp.234-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais variétés de céréales : La chasse aux effets de compétition !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 235, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of design on validity and efficiency of neighbour methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bailey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54, pp.1374-1387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais variétés : La chasse aux effets de compétition !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Claustriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 229, pp.86-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of factorial sensory experiments with carry-over effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruetschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (2), pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification et analyse des essais variétaux en présence de compétition interparcellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Société Economie Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid randomization for models with neighbour effects from treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27, pp.311-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid randomisation for the first-difference analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bailey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and optimality of affine-resolvable designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 82 (1), pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juxtaposition of regular factorial designs and the complex linear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kobilinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 22 (2), pp.223-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are neighbour methods preferable to analysis of variance for completely systematic designs ? 'Silly designs are silly !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 82 (3), pp.655-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétition entre génotypes dans des essais variétaux de colza oléagineux d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Blouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting a major gene in an F2 population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montes de Oca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 50, pp.512-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-factor designs balanced for the neighbour effect of one factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bailey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 80 (3), pp.643-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid restricted randomization for unbalanced designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bailey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society. Series B. Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 55, pp.237-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalogue of efficient neighbour-designs with border plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49, pp.1252-1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudofactors: normal use to improve design and facilitate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Bailey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41 (2), pp.317-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeles de proximite inadequats: etude de validite par simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications du Laboratoire de Statistique et de Probabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-factor neighbour designs in incomplete blocks for intercropping experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Statistician</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41, pp.487-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental design generated by group morphisms: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kobilinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 18, pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serially balanced factorial sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27, pp.325-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 352 p., 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des risques agro-environnementaux: Études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Verlag, 162 p., 2011, Statistique et Probabilités Appliquées, 978-2-8178-0250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité BIA-Jouy. Rapport préparé pour l'évaluation tenue les 3-4 avril 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degrouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-plans, carrés semi-latins et autres plans en répliques. Comment les utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Technique Des Cereales Et Des Fourrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal complete block designs to adjust for interplot competition with a covariance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amoussou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'efficacité de dispositifs expérimentaux en blocs incomplets : application aux essais variètaux sur tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal designs to adjust for interference with a covariance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amoussou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des effets de compétition entre parcelles voisines dans les essais de variétés en plein champ, à l'aide de dispositifs équilibrés et de covariables&amp;quot;. Compte-Rendu de l'essai méthodologique sur blé d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Technique Des Cereales Et Des Fourrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des effets de compétition entre parcelles voisines dans les essais de variétés en plein champ, à l'aide de dispositifs équilibrés et de covariables&amp;quot;. Compte-rendu de l'essai méthodologique sur orge d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des effets de compétition entre parcelles voisines dans les essais de variétés en plein champ, à l'aide de dispositifs équilibrés et de covariables&amp;quot; Compte rendu de l'essai méthodologique sur pois de printemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Technique Des Cereales Et Des Fourrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les interactions du vivant, en lien avec les milieux et les contextes socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caquet, Thierry Gascuel, Chantal Tixier-Boichard, Michèle Coordination éditoriale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Matière à débattre et décider (5), </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-80, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes génériques pour la conception d'idéotypes : apports des mathématiques appliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d'idéotypes de plantes pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217, 2014, Ecole-chercheurs INRA, FormaSciences, FPN, INRA-CIRAD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l’exploration numérique de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumoulin Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le package mtk, une bibliothèque R pour l’exploration numérique des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robert.Faivre@toulouse.inra.fr : Application aux sciences de la nature et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’analyse de sensibilité globale basées sur l’analyse de la variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration numérique d'un modèle agronomique avec le package mtk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.326, 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage par discrétisation de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bruchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : : Application aux sciences de la nature et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.436, 2013, Savoir Faire (Quae), 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring models by simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-based modelling and simulation in the social and human sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and sensitivity analysis for crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with Dynamic Crop Models: Evaluation, Analysis parameterization, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 978-0-444-52135-4 0-444-52135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les modèles par simulation : application aux analyses de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation Multi-agents, applications pour les Sciences de l'Homme et de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of generally balanced designs analysed by restricted maximum likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimum design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the complex linear model to search for an optimal juxtaposition of regular fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kobilinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on linear statistical inference LINSTAT'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la construction et à la randomisation de plans d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse III - Paul Sabatier, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02841098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et randomisation de plans factoriels équilibrés pour les voisinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02844311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multisensi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou Lamboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">planor : Generation of regular factorial designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kobilinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">planor : Génération de plans factoriels fractionnaires réguliers avec un ou plusieurs systèmes de blocs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kobilinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alpha.analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId401"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14173,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D2C5D11"/>
+    <w:nsid w:val="8117CADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14321,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2129A255"/>
+    <w:nsid w:val="BC77C6F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14469,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A3F49CD4"/>
+    <w:nsid w:val="7470C63D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14617,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6984A3A6"/>
+    <w:nsid w:val="CC872036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14857,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8225-495X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032172109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/digitbio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-mascotnum.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01291769v5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-020-01402-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kobilinsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bailey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidi Traore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.11.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bancal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12745" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349444v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Antoni Jim&#233;nez Rugama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Hickernell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.11.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geeraert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnw026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.12.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16862T17-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moslonka-Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-848M0G56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A.N. Filipe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.02.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartailler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stefan Stoica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.09.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cs6t-c015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054697" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4M72P1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9193-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999840v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou M. Lamboni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMFVB4HL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03764.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Nielen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Klinkenberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Hogerwerf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.06.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657656v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Beganovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gitton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.01.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9C37RJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173193v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.06.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662047v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661483v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Perry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0WX08-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.12.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CGCZ9PN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Belhaj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-4036-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E893320BE7D7777E269CD564E784A55F697D6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659283v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aries" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07W867MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahmoudi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676066v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675521v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Philippeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698920v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695000v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foucteau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886096v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucteau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000170" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686218v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690126v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689981v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Claustriaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687177v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruetschy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684805v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692019v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699426v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kobilinsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706046v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715446v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morgan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714127v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Schott" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes de Oca" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705175v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714303v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701476v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704269v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699361v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173742v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique Des Cereales Et Des Fourrages" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840178v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoussou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841754v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835175v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839724v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839444v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850169v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802755v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809397v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802297v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816878v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822037v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823185v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831958v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851592v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841098v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844311v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799758v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836621v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8225-495X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032172109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=LY_feTUAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/digitbio/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-mascotnum.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01291769v5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-020-01402-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geeraert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnw026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kobilinsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bailey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.09.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidi Traore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2016.11.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2922-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bancal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12745" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349444v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Antoni Jim&#233;nez Rugama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J. Hickernell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.11.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16862T17-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.12.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moslonka-Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1099" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2015.09.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-848M0G56-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A.N. Filipe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2015.02.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartailler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guaus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stefan Stoica" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.09.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cs6t-c015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000426v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054697" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V4M72P1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Maton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zub" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bethencourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse M. Brancourt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9193-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999847v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou M. Lamboni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMFVB4HL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Du Cheyron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03764.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Nielen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Klinkenberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Hogerwerf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.06.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939527v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kcs4-pk81" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Beganovic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gitton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662047v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.01.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.11.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9C37RJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.06.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01504.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460836v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9264-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X0RD4B7T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173131v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.12.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CGCZ9PN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661483v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Perry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.06.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0WX08-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006029" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663924v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Belhaj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-4036-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78E893320BE7D7777E269CD564E784A55F697D6C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ginot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aries" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.08.025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07W867MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahmoudi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676066v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. David" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Philippeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698920v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695000v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foucteau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886096v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucteau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000170" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686218v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690126v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689981v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684194v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Claustriaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687177v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruetschy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684805v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685620v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692019v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715446v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morgan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699426v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kobilinsky" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Schott" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blouet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes de Oca" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705176v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705175v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714303v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704267v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699361v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699905v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173742v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834204v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrouard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832388v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Technique Des Cereales Et Des Fourrages" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840178v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoussou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841754v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835175v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839724v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839444v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850169v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Nicolas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805404v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802297v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802755v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809397v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816878v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823185v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822037v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831958v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851592v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841098v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844311v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801278v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799758v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809858v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836621v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>