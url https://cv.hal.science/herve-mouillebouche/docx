--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -389,345 +389,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04994885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la « grant cuisine du commun » à la « cuisine de la bouche » chez les ducs de Bourgogne : types constructifs, usages et services dans et autour de la cuisine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Mesqui</w:t>
+                <w:t xml:space="preserve">Cuisiner au château : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Mesqui, Hervé Mouillebouche, Christian Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuisiner au château. Architecture, fonctions et usages de la cuisine castrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.324-385, 2024, 979-10-95034-40-7</w:t>
+              <w:t xml:space="preserve">, Centre de castellologie de Bourgogne, pp.8-11, 2024, 979-10-95034-40-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04994801v1</w:t>
+                <w:t xml:space="preserve">halshs-04860685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résidences de Jean sans Peur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Baudin; Valérie Toureille; Jean-Marie Yante. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et paix en Champagne à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.95-115, 2024, 978-94-6161-868-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04497246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner au château : introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+                <w:t xml:space="preserve">Les vestiges longtemps incompris du jeu de paume des abbés de Cluny à Lourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Dufour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2024, 978-2-271-15160-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la « grant cuisine du commun » à la « cuisine de la bouche » chez les ducs de Bourgogne : types constructifs, usages et services dans et autour de la cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Mesqui, Hervé Mouillebouche, Christian Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuisiner au château. Architecture, fonctions et usages de la cuisine castrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre de castellologie de Bourgogne, pp.8-11, 2024, 979-10-95034-40-7</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.324-385, 2024, 979-10-95034-40-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...126 lines deleted...]
-                <w:t xml:space="preserve">hal-04701965v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04994801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Management of Buildings in the Duchy and County of Burgundy at the Time of the Valois Duke</w:t>
               </w:r>
@@ -948,556 +948,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ville des ducs et des duchesses de Bourgogne (XIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Le Page. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.56-85, 2023, 978-2-7535-8380-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04497301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion (Chastels et maisons fortes 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lhomme; Patrice Lhomme; Yves Nouvellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chastels et maisons fortes 7. Actes des journées de castellologie de Bourgogne, 2028-2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de castellologie de Bourgogne, pp.267-268, 2023, 979-10-95034-28-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Dominique Le Page. </w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bâtiment et son usage. Logement et cortège cérémoniel dans l'hôtel ducal de Dijon (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des historiens médiévistes de l'enseignement supérieur public. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.56-85, 2023, 978-2-7535-8380-1</w:t>
+              <w:t xml:space="preserve">Modèles, réseaux et échanges curiaux au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.85-106, 2022, 979-10-351-0839-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03893245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maîtres maçons et les experts sur les chantiers des ducs de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Mouillebouche; Jean Mesqui. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fortifications savantes, fortifications de savant. Actes du huitième colloque international de Bellecroix, 15-17 octobre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.298-320, 2022, 979-10-95034-27-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03893218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le studiolo dans l'espace bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Frommel; Maria Prokopp; Zsuzsanna Wierdl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Renaissance Studiolo in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magyar Nemzeti Muzeum, pp.211-234, 2022, 978-615-5978555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des châteaux et des hôtels pour &amp;quot;tenir estat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles, réseaux et échanges curiaux au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.85-106, 2022, 979-10-351-0839-7</w:t>
+              <w:t xml:space="preserve">Miroir du prince. 1425-1510. La commande artistique des hauts fonctionnaires à la cour de Bourgogne. s. dir. Brigitte Maurice-Chabard, Sophie Jugie et Jacques Paviot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03254542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ducs de Bourgogne et Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand flamboyait la Toison d'Or. Le Bon, le Téméraire et le chancelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03505537v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03254542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chanoine Léonce Raffin (1873-1970): historien bourguignon et curé de la Madeleine</w:t>
               </w:r>
@@ -2290,328 +2290,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neuf récits de sièges de villes dans la Bourgogne au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Sapin et Pierre Pinon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fortifications urbaines en Bourgogne Actes du colloque tenu à Semur-en-Auxois (Côte-d'Or) les 10 et 11 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude médiévale / Société des sciences de Semur-en-Auxois, p. 9-28, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion (Chastels et maisons fortes IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Colas; Hervé Mouillebouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">chastels et maisons fortes IV. Actes des journées de castellologie de Bourgogne, 2010-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de castellologie de Bourgogne, pp.307-308, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visite des maisons fortes de la châtellenie de Semur-en-Brionnais en 1390 : étude et édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colas Brigitte, Mouillebouche Hervé, Vignier Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chastels et maisons fortes [en Bourgogne]. IV, Actes des journées de castellologie de Bourgogne, 2010-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Castellologie de Bourgogne, pp.25-52, 2014, 978-2-9543821-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ormes, maison forte de la Serrée ; une motte féodale en Bourgogne du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APFOS, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146358v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03315617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visite des forteresses de Guillaume de Saint-Privé, dans la châtellenie de Semur-en-Brionnais</w:t>
               </w:r>
@@ -3185,186 +3185,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les expressions de mesures de châteaux dans les documents bourguignons médiévaux et modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Mouillebouche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Châteaux et mesures. Actes des 17e journées de castellologie de Bourgogne, 23-24 octobre 2010, château de Pierreclos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 125-145, 2011, 978-2-9532994-5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fausse lucarne et la vraie lanterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boudeville Charles, Colas Brigitte, Vallet Jean, Anciaux Jean-Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château de Montperroux en Autunois : de l'archéologie à l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Castellologie de Bourgogne, pp.201-209, 2011, 978-2-9532994-4-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146367v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inventaire après décès de 1491 : la vie au château à la fin du Moyen Age</w:t>
               </w:r>
@@ -6385,316 +6385,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apport d’André Déléage à la castellologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.281-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport d'André Déléage à la castellologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, p. 281-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bénévoles dans l’archéologie : Réintroduction d’une espèce disparue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série n° 5, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Château et politique territoriale : le cas de Nicolas Rolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cl. Paczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Châteaux forts de France : entre fantasme et réalité, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146531v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteaux et politique territoriale : le cas de Nicolas Rolin</w:t>
               </w:r>
@@ -7676,51 +7676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner au château. Architecture, fonctions et usages de la cuisine castrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8179,51 +8179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifications savantes, fortifications de savants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 979-10-95034-27-8</w:t>
             </w:r>
           </w:p>
@@ -8338,51 +8338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château et l'église de Châteauneuf (Côte-d'Or), au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8641,50 +8641,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01808456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les châteaux en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sartiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Gisserot, 2016, Patrimoine Culturel, 978-2-7558052-2-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fortifier sa demeure du XVIe au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8699,1038 +8774,963 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Centre de castellologie de Bourgogne, pp.470, 2016, 979-10-95034-03-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastels et maisons fortes 5. Actes des journées de castellologie de Bourgogne, 2013-2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nouvellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CeCaB</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-9543821-8-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastels et maisons fortes V.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nouvellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01215145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau autour du château. Actes du quatrième colloque international au château de Bellecroix, 17-19 octobre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CeCaB, pp.388, 2015, 979-10-95034-00-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sartiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisserot, pp.64, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastels et maisons fortes IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-Paul Gisserot, 2016, Patrimoine Culturel, 978-2-7558052-2-2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, 310 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chastels et maisons fortes 5. Actes des journées de castellologie de Bourgogne, 2013-2014.</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastels et maisons fortes IV. Actes des journées de castellologie de Bourgogne, 2010-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Nouvellet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CeCaB</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-9543821-8-0</w:t>
+                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-9543821-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chastels et maisons fortes V.</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau dans le château. Actes du troisième colloque international au château de Bellecroix, 18-20 octobre 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, 2015</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, pp.406, 2014, 978-2-9543821-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01078283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palais ducal de Dijon : le logis de Philippe le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, pp.232, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux et Atlas : inventaire, cartographie, iconographie, XIIe-XVIIe siècle. Actes du second colloque international au château de Bellecroix, 19-21 octobre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de Castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 320 p, 2013, 978-2-9543821-1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux et Atlas. Inventaire, cartographie, iconographie, XIIe-XVIIe siècle. Actes du second colloque international au château de Bellecroix, 19-21 octobre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-9543821-1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux et prieurés. Actes du premier colloque de Bellecroix (Chagny), 15-16 octobre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">CeCaB, pp.388, 2015, 979-10-95034-00-1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de Castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-9532994-6-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Gisserot, pp.64, 2015</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléo.fr, logiciel d'apprentissage de la paléographie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...499 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310206v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-03310205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteaux et Prieurés Actes du premier colloque de Bellecroix (Chagny) - 15-16 octobre 2011</w:t>
               </w:r>
@@ -10808,51 +10808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3DC3C4A"/>
+    <w:nsid w:val="1D0245B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11039,51 +11039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-mouillebouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0071-0507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061501263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1805972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117368547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gorria.fr/Cecab/cecab.html?" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/activites/colloques.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/Hotel%20des%20ducs.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994801v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARCHMOD-EB.5.122478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salvadori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourguignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cayot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laborier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Colas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/chateaux-et-mesures/mesures.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leguil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecab-chateaux-bourgogne.fr/publications/Montperroux/montperroux.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auloy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Lehner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/chastels-3/chastels3.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bourgogne-savante.fr/index.php/publications/tablesdesmatieresdesactes/colloque12/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Giordano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fondbertasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2014.10257" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Paczynski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Paczynski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.1097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lhomme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lhomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. Ducruix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954715v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/nomadisme-chatelain.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316145v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sartiaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nouvellet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tabbagh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maerten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/activites/inventaire.html#bd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagrost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cecab-chateaux-bourgogne.fr/publications/montcenis.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04493924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/128-les-maisons-fortes-en-bourgogne-du-nord-du-xiiie-au-xvie-siecle-2905965576.html?search_query=fortes&amp;amp;results=7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776269v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-mouillebouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0071-0507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061501263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1805972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117368547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gorria.fr/Cecab/cecab.html?" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/activites/colloques.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/Hotel%20des%20ducs.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARCHMOD-EB.5.122478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salvadori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourguignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cayot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laborier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Colas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/chateaux-et-mesures/mesures.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leguil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecab-chateaux-bourgogne.fr/publications/Montperroux/montperroux.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auloy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Lehner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/chastels-3/chastels3.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bourgogne-savante.fr/index.php/publications/tablesdesmatieresdesactes/colloque12/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Giordano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fondbertasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2014.10257" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Paczynski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Paczynski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.1097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lhomme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lhomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. Ducruix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954715v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/nomadisme-chatelain.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316145v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sartiaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nouvellet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tabbagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maerten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/activites/inventaire.html#bd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagrost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cecab-chateaux-bourgogne.fr/publications/montcenis.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04493924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/128-les-maisons-fortes-en-bourgogne-du-nord-du-xiiie-au-xvie-siecle-2905965576.html?search_query=fortes&amp;amp;results=7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776269v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>