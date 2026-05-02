--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -389,481 +389,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04994885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner au château : introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+                <w:t xml:space="preserve">De la « grant cuisine du commun » à la « cuisine de la bouche » chez les ducs de Bourgogne : types constructifs, usages et services dans et autour de la cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Mesqui, Hervé Mouillebouche, Christian Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuisiner au château. Architecture, fonctions et usages de la cuisine castrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.324-385, 2024, 979-10-95034-40-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04994801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vestiges longtemps incompris du jeu de paume des abbés de Cluny à Lourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Dufour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2024, 978-2-271-15160-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisiner au château : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Mesqui, Hervé Mouillebouche, Christian Rémy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuisiner au château. Architecture, fonctions et usages de la cuisine castrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Centre de castellologie de Bourgogne, pp.8-11, 2024, 979-10-95034-40-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04860685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résidences de Jean sans Peur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Baudin; Valérie Toureille; Jean-Marie Yante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et paix en Champagne à la fin du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.95-115, 2024, 978-94-6161-868-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jean-Yves Dufour. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Management of Buildings in the Duchy and County of Burgundy at the Time of the Valois Duke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Eloy Hortal Munoz; Merlijn Hurx. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVIe-XVIIIe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building the Presence of the Prince: The Institutions Responsible for the Construction and Management of the Buildings of European Courts (14th-17th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, 2024, Architectura moderna, 978-2-503-59336-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.ARCHMOD-EB.5.122478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Mesqui</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04925824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces culinaires du logis du roi de Dijon aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Mesqui, Hervé Mouillebouche, Christian Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuisiner au château. Architecture, fonctions et usages de la cuisine castrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...166 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Centre de castellologie de Bourgogne, pp.574-593, 2024, 979-10-95034-40-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04860690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -948,186 +948,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion (Chastels et maisons fortes 7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lhomme; Patrice Lhomme; Yves Nouvellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chastels et maisons fortes 7. Actes des journées de castellologie de Bourgogne, 2028-2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de castellologie de Bourgogne, pp.267-268, 2023, 979-10-95034-28-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04497310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ville des ducs et des duchesses de Bourgogne (XIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Le Page. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.56-85, 2023, 978-2-7535-8380-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497301v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04497310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bâtiment et son usage. Logement et cortège cérémoniel dans l'hôtel ducal de Dijon (XIVe-XVIe siècle)</w:t>
               </w:r>
@@ -1339,165 +1339,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ducs de Bourgogne et Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand flamboyait la Toison d'Or. Le Bon, le Téméraire et le chancelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03505537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des châteaux et des hôtels pour &amp;quot;tenir estat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miroir du prince. 1425-1510. La commande artistique des hauts fonctionnaires à la cour de Bourgogne. s. dir. Brigitte Maurice-Chabard, Sophie Jugie et Jacques Paviot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03254542v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03505537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chanoine Léonce Raffin (1873-1970): historien bourguignon et curé de la Madeleine</w:t>
               </w:r>
@@ -2290,328 +2290,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion (Chastels et maisons fortes IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Colas; Hervé Mouillebouche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chastels et maisons fortes IV. Actes des journées de castellologie de Bourgogne, 2010-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de castellologie de Bourgogne, pp.307-308, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04497325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visite des maisons fortes de la châtellenie de Semur-en-Brionnais en 1390 : étude et édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colas Brigitte, Mouillebouche Hervé, Vignier Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chastels et maisons fortes [en Bourgogne]. IV, Actes des journées de castellologie de Bourgogne, 2010-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Castellologie de Bourgogne, pp.25-52, 2014, 978-2-9543821-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ormes, maison forte de la Serrée ; une motte féodale en Bourgogne du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APFOS, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neuf récits de sièges de villes dans la Bourgogne au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Sapin et Pierre Pinon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fortifications urbaines en Bourgogne Actes du colloque tenu à Semur-en-Auxois (Côte-d'Or) les 10 et 11 juin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'étude médiévale / Société des sciences de Semur-en-Auxois, p. 9-28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315617v1</w:t>
-              </w:r>
-[...226 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visite des forteresses de Guillaume de Saint-Privé, dans la châtellenie de Semur-en-Brionnais</w:t>
               </w:r>
@@ -3185,186 +3185,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fausse lucarne et la vraie lanterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boudeville Charles, Colas Brigitte, Vallet Jean, Anciaux Jean-Paul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château de Montperroux en Autunois : de l'archéologie à l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Castellologie de Bourgogne, pp.201-209, 2011, 978-2-9532994-4-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les expressions de mesures de châteaux dans les documents bourguignons médiévaux et modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Mouillebouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Châteaux et mesures. Actes des 17e journées de castellologie de Bourgogne, 23-24 octobre 2010, château de Pierreclos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 125-145, 2011, 978-2-9532994-5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00634997v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inventaire après décès de 1491 : la vie au château à la fin du Moyen Age</w:t>
               </w:r>
@@ -6156,165 +6156,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02954710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives photographiques d’Abel Forey et de Charles Suisse (ADCO, 11 Fi)</w:t>
+                <w:t xml:space="preserve">Une crise de folie de Charles VI dès 1389 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 89 (fasc. 1), pp.79-82</w:t>
+              <w:t xml:space="preserve">, 2017, 89 (fasc. 2), pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01542797v1</w:t>
+                <w:t xml:space="preserve">halshs-01542795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une crise de folie de Charles VI dès 1389 ?</w:t>
+                <w:t xml:space="preserve">Les archives photographiques d’Abel Forey et de Charles Suisse (ADCO, 11 Fi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 89 (fasc. 2), pp.41-46</w:t>
+              <w:t xml:space="preserve">, 2017, 89 (fasc. 1), pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01542795v1</w:t>
+                <w:t xml:space="preserve">halshs-01542797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dijon. Découvertes dans le logis neuf de Philippe le Bon à l'hôtel des ducs</w:t>
               </w:r>
@@ -6385,316 +6385,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Château et politique territoriale : le cas de Nicolas Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl. Paczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Châteaux forts de France : entre fantasme et réalité, pp.68-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bénévoles dans l’archéologie : Réintroduction d’une espèce disparue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série n° 5, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’apport d’André Déléage à la castellologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.281-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport d'André Déléage à la castellologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, p. 281-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700031v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteaux et politique territoriale : le cas de Nicolas Rolin</w:t>
               </w:r>
@@ -7676,51 +7676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner au château. Architecture, fonctions et usages de la cuisine castrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7958,1779 +7958,1779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04436625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'hotel des ducs de Bourgogne, puis logis du roi à Dijon. Vol. 2 : Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2024, 979-10-95034-34-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bernard-Tambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches archéologiques 26, 419 p., 2024, 978-2-271-15160-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
+                <w:t xml:space="preserve">hal-04653286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortifications savantes, fortifications de savants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Alix</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 979-10-95034-27-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03873502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château de fond en comble : Hiérarchisation verticale des espaces dans les châteaux médiévaux et modernes : Actes du septième colloque international au château de Bellecroix, 18-20 octobre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Arveiller</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Bach</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de castellologie de Bourgogne, 632 p., 2020, 979-10-95034-17-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château et l'église de Châteauneuf (Côte-d'Or), au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Recherches archéologiques 26, 419 p., 2024, 978-2-271-15160-5</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CeCaB, pp.220, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'hotel des ducs de Bourgogne, puis logis du roi à Dijon. Vol. 2 : Moyen Âge</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02965247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château des abbés de Cluny à Lourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fl. Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, 2019, 979-10-95034-12-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02954720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux et palais de la Bourgogne médiévale. Recueil d’articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CeCaB, pp.56, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02954715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nomadisme châtelain, IXe-XVIIe siècle : actes du sixième colloque international au château de Bellecroix, 14-16 octobre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition du Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.374, 2017, 979-10-95034-08-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01808456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortifier sa demeure du XVIe au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Centre de castellologie de Bourgogne, pp.470, 2016, 979-10-95034-03-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les châteaux en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sartiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Gisserot, 2016, Patrimoine Culturel, 978-2-7558052-2-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastels et maisons fortes 5. Actes des journées de castellologie de Bourgogne, 2013-2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nouvellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CeCaB</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-9543821-8-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastels et maisons fortes V.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nouvellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01215145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau autour du château. Actes du quatrième colloque international au château de Bellecroix, 17-19 octobre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CeCaB, pp.388, 2015, 979-10-95034-00-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sartiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisserot, pp.64, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastels et maisons fortes IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, 310 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chastels et maisons fortes IV. Actes des journées de castellologie de Bourgogne, 2010-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-9543821-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau dans le château. Actes du troisième colloque international au château de Bellecroix, 18-20 octobre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, pp.406, 2014, 978-2-9543821-5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01078283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palais ducal de Dijon : le logis de Philippe le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, pp.232, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux et Atlas : inventaire, cartographie, iconographie, XIIe-XVIIe siècle. Actes du second colloque international au château de Bellecroix, 19-21 octobre 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Centre de Castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 320 p, 2013, 978-2-9543821-1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux et Atlas. Inventaire, cartographie, iconographie, XIIe-XVIIe siècle. Actes du second colloque international au château de Bellecroix, 19-21 octobre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Centre de castellologie de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2024, 979-10-95034-34-6</w:t>
+              <w:t xml:space="preserve">, 2013, 978-2-9543821-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléo.fr, logiciel d'apprentissage de la paléographie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Castellologie de Bourgogne, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaux et prieurés. Actes du premier colloque de Bellecroix (Chagny), 15-16 octobre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 979-10-95034-27-8</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre de Castellologie de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-9532994-6-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...1354 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tabbagh</w:t>
-[...46 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03310205v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03310206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteaux et Prieurés Actes du premier colloque de Bellecroix (Chagny) - 15-16 octobre 2011</w:t>
               </w:r>
@@ -10808,51 +10808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D0245B1"/>
+    <w:nsid w:val="A655035E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11039,51 +11039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-mouillebouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0071-0507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061501263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1805972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117368547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gorria.fr/Cecab/cecab.html?" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/activites/colloques.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/Hotel%20des%20ducs.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARCHMOD-EB.5.122478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salvadori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourguignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cayot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laborier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Colas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/chateaux-et-mesures/mesures.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leguil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecab-chateaux-bourgogne.fr/publications/Montperroux/montperroux.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auloy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Lehner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/chastels-3/chastels3.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bourgogne-savante.fr/index.php/publications/tablesdesmatieresdesactes/colloque12/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Giordano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fondbertasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2014.10257" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Paczynski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Paczynski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.1097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lhomme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lhomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. Ducruix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954715v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/nomadisme-chatelain.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316145v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sartiaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nouvellet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tabbagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maerten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/activites/inventaire.html#bd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagrost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cecab-chateaux-bourgogne.fr/publications/montcenis.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04493924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/128-les-maisons-fortes-en-bourgogne-du-nord-du-xiiie-au-xvie-siecle-2905965576.html?search_query=fortes&amp;amp;results=7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776269v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-mouillebouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0071-0507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061501263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1805972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117368547" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gorria.fr/Cecab/cecab.html?" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/activites/colloques.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/Hotel%20des%20ducs.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994801v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARCHMOD-EB.5.122478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03254542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salvadori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourguignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cayot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laborier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Colas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/chateaux-et-mesures/mesures.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leguil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecab-chateaux-bourgogne.fr/publications/Montperroux/montperroux.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auloy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre Lehner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/chastels-3/chastels3.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bourgogne-savante.fr/index.php/publications/tablesdesmatieresdesactes/colloque12/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Giordano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Fondbertasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2014.10257" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Paczynski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146468v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Paczynski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.1097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304215v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lhomme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lhomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. Ducruix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954715v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/publications/nomadisme-chatelain.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316145v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sartiaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nouvellet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tabbagh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751306v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maerten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cecab-chateaux-bourgogne.fr/activites/inventaire.html#bd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagrost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cecab-chateaux-bourgogne.fr/publications/montcenis.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04493924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/128-les-maisons-fortes-en-bourgogne-du-nord-du-xiiie-au-xvie-siecle-2905965576.html?search_query=fortes&amp;amp;results=7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776269v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>