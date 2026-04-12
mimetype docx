--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1263,161 +1263,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
+                <w:t xml:space="preserve">A micromechanical model for the secondary creep of elasto-viscoplastic porous materials with two rate-sensitivity exponents: Application to a mixed oxide fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Burgarella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guylaine Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806389v1</w:t>
+                <w:t xml:space="preserve">hal-01997756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of iterative methods based on Neumann series for composite materials: theory and practice</w:t>
               </w:r>
@@ -1501,200 +1497,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical model for the secondary creep of elasto-viscoplastic porous materials with two rate-sensitivity exponents: Application to a mixed oxide fuel</w:t>
+                <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Boittin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 184, pp.99-113. </w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997756v1</w:t>
+                <w:t xml:space="preserve">hal-01806389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations and modeling of the effective plastic flow surface of a biporous material with pressurized intergranular voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1975,51 +1975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: I. a GTN model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,51 +2317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: II. full-field simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,295 +2562,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the intragranular strain field in columnar ice during transient creep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Grennerat</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling of the mechanical behavior of polycrystalline ice under transient creep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.03.025⟩</w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.76-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207398v2</w:t>
+                <w:t xml:space="preserve">hal-00644773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the mechanical behavior of polycrystalline ice under transient creep.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the intragranular strain field in columnar ice during transient creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.76-90. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.3655-3666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644773v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-consistent estimate for linear viscoelastic polycrystals with internal variables inferred from the collocation method</w:t>
               </w:r>
@@ -4145,51 +4145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM VI 6th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4208,277 +4208,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621563v1</w:t>
+                <w:t xml:space="preserve">hal-01697470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697470v1</w:t>
+                <w:t xml:space="preserve">hal-01621563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE CONVERGENCE TEST OF FFT-BASED METHODS</w:t>
               </w:r>
@@ -4559,64 +4559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations and modeling of the effective plastic flow surface of a biporous material with pressurized intergranular bubbles: application to irradiated uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,437 +4661,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence test of FFT-based methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graeme W. Milton</w:t>
+                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016 VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538955v1</w:t>
+                <w:t xml:space="preserve">hal-01498814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">On the convergence test of FFT-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme W. Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016 VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498814v1</w:t>
+                <w:t xml:space="preserve">hal-03538955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different FFT-based methods for computing the mechanical response of heteregoneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Moulinec</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PANACM 2015 1st Pan-American Congress on Computational Mechanics</w:t>
+              <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics (Proceedings of the First International Conference on Advanced Data and Information Engineering (DaEng-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538796v1</w:t>
+                <w:t xml:space="preserve">hal-01313093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different FFT-based methods for computing the mechanical response of heteregoneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics (Proceedings of the First International Conference on Advanced Data and Information Engineering (DaEng-2013)</w:t>
+              <w:t xml:space="preserve">PANACM 2015 1st Pan-American Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313093v1</w:t>
+                <w:t xml:space="preserve">hal-03538796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une méthode de conversion d’images de mesures de champs : Application au problème inverse de conductivité</w:t>
               </w:r>
@@ -5241,90 +5241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement mécanique de microstructures à porosité bimodale pressurisée par transformées de Fourier rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Journées Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, St-Aignan-sur-Cher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5349,51 +5349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5533,247 +5533,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de 3 méthodes à base de transformées de Fourier pour le calcul des propriétés mécaniques de matériaux hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective flow surface of a porous material with two populations of voids: constitutive modelling and 3 dimensional full field numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Silva</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 11e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Computational Plasticity XII Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313074v1</w:t>
+                <w:t xml:space="preserve">hal-00858866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective flow surface of a porous material with two populations of voids: constitutive modelling and 3 dimensional full field numerical simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de 3 méthodes à base de transformées de Fourier pour le calcul des propriétés mécaniques de matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Plasticity XII Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CSMA 2013 11e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858866v1</w:t>
+                <w:t xml:space="preserve">hal-01313074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface de charge de plasticité effective pour un matériau biporeux saturé : modélisation analytique et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of a bi-porous material: constitutive modeling and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6187,51 +6187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd US-France Symposium on Damage and Failure in Heterogeneous Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Shalimar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7363,51 +7363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Petrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Portelette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ritterbex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.61" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660853v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5777" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Boittin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piazolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grennerat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207398v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grennerat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/2/024003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0H8DT56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Idiart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.11.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2KV1M8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.06.048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106284v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00459-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6D830S3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(97)00218-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wojtacki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moulinec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lab&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idiart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte-Casteneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bilger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auslender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chaix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Petrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Portelette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ritterbex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.61" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Boittin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660853v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5777" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piazolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grennerat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207398v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grennerat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/2/024003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0H8DT56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Idiart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.11.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2KV1M8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.06.048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106284v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00459-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6D830S3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(97)00218-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wojtacki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moulinec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lab&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idiart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte-Casteneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bilger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auslender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chaix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>