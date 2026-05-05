--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1263,261 +1263,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical model for the secondary creep of elasto-viscoplastic porous materials with two rate-sensitivity exponents: Application to a mixed oxide fuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence of iterative methods based on Neumann series for composite materials: theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Boittin</w:t>
+                <w:t xml:space="preserve">Graeme Milton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.12.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997756v1</w:t>
+                <w:t xml:space="preserve">hal-01660853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of iterative methods based on Neumann series for composite materials: theory and practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A micromechanical model for the secondary creep of elasto-viscoplastic porous materials with two rate-sensitivity exponents: Application to a mixed oxide fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme Milton</w:t>
+                <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660853v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
               </w:r>
@@ -1637,64 +1637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations and modeling of the effective plastic flow surface of a biporous material with pressurized intergranular voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1975,51 +1975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: I. a GTN model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,51 +2317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: II. full-field simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4145,51 +4145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM VI 6th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4208,277 +4208,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697470v1</w:t>
+                <w:t xml:space="preserve">hal-01621563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
+                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621563v1</w:t>
+                <w:t xml:space="preserve">hal-01697470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE CONVERGENCE TEST OF FFT-BASED METHODS</w:t>
               </w:r>
@@ -4559,64 +4559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations and modeling of the effective plastic flow surface of a biporous material with pressurized intergranular bubbles: application to irradiated uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,247 +4661,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">On the convergence test of FFT-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme W. Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016 VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498814v1</w:t>
+                <w:t xml:space="preserve">hal-03538955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence test of FFT-based methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graeme W. Milton</w:t>
+                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016 VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538955v1</w:t>
+                <w:t xml:space="preserve">hal-01498814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different FFT-based methods for computing the mechanical response of heteregoneous materials</w:t>
               </w:r>
@@ -5241,90 +5241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement mécanique de microstructures à porosité bimodale pressurisée par transformées de Fourier rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Journées Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, St-Aignan-sur-Cher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5349,51 +5349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5533,247 +5533,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective flow surface of a porous material with two populations of voids: constitutive modelling and 3 dimensional full field numerical simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de 3 méthodes à base de transformées de Fourier pour le calcul des propriétés mécaniques de matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Monerie</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Plasticity XII Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CSMA 2013 11e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858866v1</w:t>
+                <w:t xml:space="preserve">hal-01313074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de 3 méthodes à base de transformées de Fourier pour le calcul des propriétés mécaniques de matériaux hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective flow surface of a porous material with two populations of voids: constitutive modelling and 3 dimensional full field numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Silva</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 11e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Computational Plasticity XII Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313074v1</w:t>
+                <w:t xml:space="preserve">hal-00858866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface de charge de plasticité effective pour un matériau biporeux saturé : modélisation analytique et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of a bi-porous material: constitutive modeling and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6187,51 +6187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd US-France Symposium on Damage and Failure in Heterogeneous Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Shalimar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7363,51 +7363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Petrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Portelette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ritterbex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.61" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Boittin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660853v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5777" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piazolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grennerat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207398v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grennerat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/2/024003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0H8DT56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Idiart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.11.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2KV1M8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.06.048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106284v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00459-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6D830S3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(97)00218-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wojtacki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moulinec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lab&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idiart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte-Casteneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bilger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auslender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chaix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Petrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Portelette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ritterbex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.61" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660853v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5777" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Boittin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piazolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grennerat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207398v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grennerat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/2/024003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0H8DT56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Idiart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.11.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2KV1M8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.06.048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106284v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00459-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6D830S3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(97)00218-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wojtacki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moulinec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lab&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idiart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte-Casteneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bilger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auslender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chaix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>