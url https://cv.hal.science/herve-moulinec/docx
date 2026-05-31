--- v2 (2026-05-05)
+++ v3 (2026-05-31)
@@ -895,806 +895,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modelling of the Effective Viscoplastic Behavior of Mg 2 SiO 4 Wadsleyite: Bridging Atomic and Polycrystal Scale</w:t>
+                <w:t xml:space="preserve">Full-field polycrystal plasticity simulations of neutron-irradiated austenitic stainless steel: A comparison between FE and FFT-based approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katell Derrien</w:t>
+                <w:t xml:space="preserve">S. El Shawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ritterbex</w:t>
+                <w:t xml:space="preserve">P.-G. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carrez</w:t>
+                <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cordier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Cizelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.61⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 529, pp.151927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012651v1</w:t>
+                <w:t xml:space="preserve">hal-02968799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigendecomposition-based convergence analysis of the Neumann series for laminated composites and discretization error estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 121 (2), pp.201-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.6206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field polycrystal plasticity simulations of neutron-irradiated austenitic stainless steel: A comparison between FE and FFT-based approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Modelling of the Effective Viscoplastic Behavior of Mg 2 SiO 4 Wadsleyite: Bridging Atomic and Polycrystal Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-G. Vincent</w:t>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Moulinec</w:t>
+                <w:t xml:space="preserve">S. Ritterbex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cizelj</w:t>
+                <w:t xml:space="preserve">P. Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gélébart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 529, pp.151927. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Comptes Rendus. Mécanique, 348 (10-11), pp.827-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968799v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of iterative methods based on Neumann series for composite materials: theory and practice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme Milton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5777⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660853v2</w:t>
+                <w:t xml:space="preserve">hal-01806389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical model for the secondary creep of elasto-viscoplastic porous materials with two rate-sensitivity exponents: Application to a mixed oxide fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajetan Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 184, pp.99-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Convergence of iterative methods based on Neumann series for composite materials: theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graeme Milton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806389v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations and modeling of the effective plastic flow surface of a biporous material with pressurized intergranular voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1975,64 +1975,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: I. a GTN model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2317,64 +2317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: II. full-field simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,51 +2568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of the mechanical behavior of polycrystalline ice under transient creep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,51 +2728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,77 +2862,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (2), pp.024003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3147,51 +3147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ponte Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.201-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3509,51 +3509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraphase fluctuations in nonlinear composites : a computational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22, pp.751-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3591,51 +3591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of FFT-based methods for computing the response of composites with highly contrasted mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 338 (1-4), pp.58-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3694,51 +3694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of FFT-based methods for computing the response ofcomposites with highly contrasted mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 338, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3763,64 +3763,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical method for computing the overall response of nonlinear composites with complex microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 157 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3854,64 +3854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast numerical method for computing the linear and nonlinear mechanical properties of composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences. Série II. Mécanique, physique, chimie, astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4050,51 +4050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to “FFT-based homogenization method”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mécamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4145,51 +4145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Wojtacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM VI 6th European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4214,90 +4214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4477,51 +4477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE CONVERGENCE TEST OF FFT-BASED METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme W. Milton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4559,64 +4559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations and modeling of the effective plastic flow surface of a biporous material with pressurized intergranular bubbles: application to irradiated uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,247 +4661,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence test of FFT-based methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graeme W. Milton</w:t>
+                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016 VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538955v1</w:t>
+                <w:t xml:space="preserve">hal-01498814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">On the convergence test of FFT-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme W. Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016 VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498814v1</w:t>
+                <w:t xml:space="preserve">hal-03538955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different FFT-based methods for computing the mechanical response of heteregoneous materials</w:t>
               </w:r>
@@ -4913,51 +4913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics (Proceedings of the First International Conference on Advanced Data and Information Engineering (DaEng-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4982,77 +4982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different FFT-based methods for computing the mechanical response of heteregoneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PANACM 2015 1st Pan-American Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5090,51 +5090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une méthode de conversion d’images de mesures de champs : Application au problème inverse de conductivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5172,51 +5172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FFT-based numerical method to convert intensity maps into conductivity contrast maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5241,90 +5241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement mécanique de microstructures à porosité bimodale pressurisée par transformées de Fourier rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Journées Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, St-Aignan-sur-Cher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5349,90 +5349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Freeport, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5457,51 +5457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of crystal plasticity models : application to primary creep in polycrystalline ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5621,64 +5621,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of a porous material with two populations of voids: constitutive modelling and 3 dimensional full field numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,90 +5729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface de charge de plasticité effective pour un matériau biporeux saturé : modélisation analytique et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.Clé usb</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5837,77 +5837,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective flow surface of a bi-porous material: constitutive modeling and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6027,51 +6027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-viscoplastic behavior of polycrystals: a comparison between full-field simulations and a micromechanical model based on &amp;quot;effective&amp;quot; internal variables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Labé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6148,90 +6148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage evolution in porous materials with two populations of voids under internal pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd US-France Symposium on Damage and Failure in Heterogeneous Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Shalimar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6295,51 +6295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ponte-Casteneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6649,51 +6649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO advanced research workshop on Nonlinear homogenization and its application to composites, polycrystals and smart material, Poland, Kazimierz Dolny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France</w:t>
@@ -6761,51 +6761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics of Solid Materials at large Strains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Stuttgart, 2001, Germany. pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6994,51 +6994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7121,51 +7121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization for nonlinear composites in the light of numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ponte Castaneda P. and Telega J.J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Homogenization ant its application to composites polycrystals and smart materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.193-223, 2004, NATO Sciences Series II 170</w:t>
@@ -7363,51 +7363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Petrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Portelette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ritterbex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.61" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660853v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5777" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Boittin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piazolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grennerat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207398v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grennerat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/2/024003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0H8DT56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Idiart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.11.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2KV1M8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.06.048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106284v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00459-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6D830S3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(97)00218-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wojtacki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moulinec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lab&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idiart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte-Casteneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bilger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auslender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chaix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Petrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Habault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522759v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Portelette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151927" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ritterbex" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.61" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Boittin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660853v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0488" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piazolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grennerat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Montagnat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Bons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Faria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gagliardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2013.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207398v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grennerat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.03.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/2/024003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0H8DT56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Idiart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.11.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2KV1M8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.06.048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106284v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00459-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6D830S3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(97)00218-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bellis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wojtacki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moulinec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Milton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lab&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idiart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponte-Casteneda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bilger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auslender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Michel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chaix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>