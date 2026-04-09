--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -4315,239 +4315,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229020v1</w:t>
+                <w:t xml:space="preserve">hal-01229005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01229005v1</w:t>
+                <w:t xml:space="preserve">hal-01229020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two quasi-steady states observation in an asymmetrically heated vertical channel</w:t>
               </w:r>
@@ -4723,51 +4723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Ventilation Measurements in Buildings: Small and Full Scales Experimental Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,273 +6476,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daverat</w:t>
+                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778102v1</w:t>
+                <w:t xml:space="preserve">hal-00778094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Daverat</w:t>
+                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778094v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full scale experimentation of building integrated photovoltaic component for naturally ventilated double-skin conﬁguration</w:t>
               </w:r>
@@ -8531,51 +8531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C77B6456"/>
+    <w:nsid w:val="1889B7F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8762,51 +8762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-pabiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9242-6276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078448514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bou Nassif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13983-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berlioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oume-Lgheit Rhazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jfrea/R120316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vareilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mukherjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2025/4CV.1.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66609-4_44" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak El Moussaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Youssef" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bassal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamimi Saadon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupeyrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux-Julien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sylvain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02440522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-pabiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9242-6276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078448514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bou Nassif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13983-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berlioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oume-Lgheit Rhazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jfrea/R120316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vareilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mukherjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2025/4CV.1.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66609-4_44" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak El Moussaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Youssef" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bassal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamimi Saadon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupeyrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux-Julien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sylvain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02440522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>