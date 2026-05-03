--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -795,76 +795,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -874,127 +874,127 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 111, pp.321-329. </w:t>
+              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393834v2</w:t>
+                <w:t xml:space="preserve">hal-01393867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1004,78 +1004,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
+              <w:t xml:space="preserve">, 2017, 111, pp.321-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393867v2</w:t>
+                <w:t xml:space="preserve">hal-01393834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of a naturally ventilated PV double-skin building envelope in real operating conditions</w:t>
               </w:r>
@@ -1172,282 +1172,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Zoubir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daverat</w:t>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777923v1</w:t>
+                <w:t xml:space="preserve">hal-00868541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.1265-1276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868541v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Scale Experimentation on Building an Integrated Photovoltaic Component for Naturally Ventilated Double-Skin Configuration</w:t>
               </w:r>
@@ -1678,295 +1678,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat convection in a vertical channel : Plumes versus turbulent diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">Natural Convection In a Nonuniformly Heated Channel Investigation with application to Photovoltaic Façades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Castaing</w:t>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (3), pp.035109. </w:t>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (3), pp.231-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3085812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.v1.i3.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00377244v1</w:t>
+                <w:t xml:space="preserve">hal-00395916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection In a Nonuniformly Heated Channel Investigation with application to Photovoltaic Façades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Heat convection in a vertical channel : Plumes versus turbulent diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Vareilles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Betina B. Gertjerenken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Fossa</w:t>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (3), pp.231-258. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (3), pp.035109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.v1.i3.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3085812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395916v1</w:t>
+                <w:t xml:space="preserve">ensl-00377244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Rayleigh-Number Convection in a Vertical Channel</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (8), pp.084501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2212,444 +2212,444 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts de chaleur et de masse dans une centrale photovoltaïque flottante : utilisation de la méthode des frontières immergées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Graph Neural Networks for Early Anomaly Detection and Performance Prediction via PV System Monitoring Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Vernier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+                <w:t xml:space="preserve">Srijani Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bou Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermique, Énergies renouvelables et Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-144⟩</w:t>
+              <w:t xml:space="preserve">42nd European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2025/4CV.1.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208141v1</w:t>
+                <w:t xml:space="preserve">hal-05390688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Heat and Mass Transfer for a Floating Photovoltaic Power Plant using the Immersed Boundary Method</w:t>
+                <w:t xml:space="preserve">Modélisation des transferts de chaleur et de masse dans une centrale photovoltaïque flottante : utilisation de la méthode des frontières immergées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Berlioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Symposium on Boundary Layers and Turbulence (AMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermique, Énergies renouvelables et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique; LOCIE, Jun 2025, Le Bourget du Lac, France. pp.487-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390608v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Graph Neural Networks for Early Anomaly Detection and Performance Prediction via PV System Monitoring Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Heat and Mass Transfer for a Floating Photovoltaic Power Plant using the Immersed Boundary Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srijani Mukherjee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Joseph Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Symposium on Boundary Layers and Turbulence (AMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Meteorological Society, Jun 2025, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2025/4CV.1.35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390688v1</w:t>
+                <w:t xml:space="preserve">hal-05390608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaporation d’un plan d’eau pour différents systèmes photovoltaı̈ques flottants</w:t>
+                <w:t xml:space="preserve">Evaporation of Reservoir for Different Floating Photovoltaic Layouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Berlioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amiot</w:t>
@@ -2684,721 +2684,725 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et pays de l'Adour, Jun 2024, Anglet, France</w:t>
+              <w:t xml:space="preserve">42nd European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757061v1</w:t>
+                <w:t xml:space="preserve">hal-04757657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Convective Heat Transfer for Solar Panels in Outdoor Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Évaporation d’un plan d’eau pour différents systèmes photovoltaı̈ques flottants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer (ICCHMT 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et pays de l'Adour, Jun 2024, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582976v1</w:t>
+                <w:t xml:space="preserve">hal-04757061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of Reservoir for Different Floating Photovoltaic Layouts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Convective Heat Transfer for Solar Panels in Outdoor Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bou Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer (ICCHMT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Düsseldorf University of Applied Sciences, Sep 2023, Dusseldorf, Germany. pp.481-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-66609-4_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757657v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale du transfert de chaleur par convection pour les panneaux solaires en conditions extérieures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Mesure de la conductivité thermique d’isolants fibreux semi-transparents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques : revisiter les essais sur les matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303194v1</w:t>
+                <w:t xml:space="preserve">hal-04287367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la conductivité thermique d’isolants fibreux semi-transparents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale du transfert de chaleur par convection pour les panneaux solaires en conditions extérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bou Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques : revisiter les essais sur les matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Ecully, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287367v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the effective moisture diffusivity during drying of kishk</w:t>
+                <w:t xml:space="preserve">Thermal plumes in turbulent Rayleigh-Bénard convection using Laser-Induced Fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malak El Moussaoui</w:t>
+                <w:t xml:space="preserve">Clément Toupoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bassal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Drying Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States. pp.606</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens &amp; Nafplio, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736492v1</w:t>
+                <w:t xml:space="preserve">hal-04303114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaches thermiques en convection turbulente de Rayleigh-Bénard par Fluorescence induite par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Toupoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du non-linéaire 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
@@ -3413,184 +3417,180 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal plumes in turbulent Rayleigh-Bénard convection using Laser-Induced Fluorescence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental determination of the effective moisture diffusivity during drying of kishk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+                <w:t xml:space="preserve">Malak El Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ayman Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens &amp; Nafplio, Greece</w:t>
+              <w:t xml:space="preserve">22nd International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States. pp.606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303114v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la détermination des pertes thermiques des modules photovoltaïques durant leur fonctionnement</w:t>
+                <w:t xml:space="preserve">Qualification de la convection des modules photovoltaïques flottants avec leurs environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Berre</w:t>
@@ -3608,97 +3608,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales du Photovoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journée Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Odeillo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633142v1</w:t>
+                <w:t xml:space="preserve">hal-03633157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification de la convection des modules photovoltaïques flottants avec leurs environnements</w:t>
+                <w:t xml:space="preserve">Méthodologie pour la détermination des pertes thermiques des modules photovoltaïques durant leur fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Berre</w:t>
@@ -3716,73 +3716,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales de l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Odeillo, France</w:t>
+              <w:t xml:space="preserve">Journée Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633157v1</w:t>
+                <w:t xml:space="preserve">hal-03633142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de la ventilation naturelle sur Lyon-Villeurbanne</w:t>
               </w:r>
@@ -4010,103 +4010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced Convection Solar Drying : Agro-Food Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak El Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4125,350 +4125,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady behaviour of natural convection flow in a vertical channel inside a cavity</w:t>
+                <w:t xml:space="preserve">Early-stage natural convection in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">XVIe International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.IHTC16-23859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900621v1</w:t>
+                <w:t xml:space="preserve">hal-01900617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage natural convection in a vertical channel</w:t>
+                <w:t xml:space="preserve">Unsteady behaviour of natural convection flow in a vertical channel inside a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.IHTC16-23859</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900617v1</w:t>
+                <w:t xml:space="preserve">hal-01900621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour (S23).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229005v1</w:t>
+                <w:t xml:space="preserve">hal-03446107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4497,380 +4475,380 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two quasi-steady states observation in an asymmetrically heated vertical channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229017v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour (S23).</w:t>
+                <w:t xml:space="preserve">Two quasi-steady states observation in an asymmetrically heated vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina. pp.E095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446107v1</w:t>
+                <w:t xml:space="preserve">hal-01229017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Ventilation Measurements in Buildings: Small and Full Scales Experimental Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">Double-skin photovoltaics : from research to the market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd KIC InnoEnergy Scientist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102248v1</w:t>
+                <w:t xml:space="preserve">hal-01025252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis tools to improve model validation and development using monitoring data for BIPV systems and PV systems operating in challenging environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4925,403 +4903,425 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOPHIA Project - Second Workshop on Building - Integrated Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-skin photovoltaics : from research to the market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Li</w:t>
+                <w:t xml:space="preserve">Cross-Ventilation Measurements in Buildings: Small and Full Scales Experimental Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd KIC InnoEnergy Scientist Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025252v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de capteurs solaires photovoltaïques dans les enveloppes des bâtiments : évaluation expérimentale des composants double-peaux naturellement ventilés.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur l'énergie solaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.ncv.009747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102251v1</w:t>
+                <w:t xml:space="preserve">hal-01102223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Li</w:t>
+                <w:t xml:space="preserve">Intégration de capteurs solaires photovoltaïques dans les enveloppes des bâtiments : évaluation expérimentale des composants double-peaux naturellement ventilés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées nationales sur l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC15.ncv.009747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01102223v1</w:t>
+                <w:t xml:space="preserve">hal-01102251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédictibilité des performances énergétiques de double-peaux photovoltaïques-thermiques à grande échelle et en conditions réelles</w:t>
               </w:r>
@@ -5422,1081 +5422,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale comparative de trois composants photovoltaïques intégrés au bâtiment (PVIB) en configuration double-façade naturellement ventilée</w:t>
+                <w:t xml:space="preserve">Photovoltaic Double Facade Full Scale Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6277</w:t>
+              <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937425v1</w:t>
+                <w:t xml:space="preserve">hal-00937443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale de la convection naturelle dans les parois ventilées. Application aux double-peaux photovoltaïques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Li</w:t>
+                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2AD-ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025250v1</w:t>
+                <w:t xml:space="preserve">hal-00950215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une double-peau photovoltaïque ventilée.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'un composant d'enveloppe solaire ventilé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6250</w:t>
+              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937302v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un composant d'enveloppe solaire ventilé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'une double-peau photovoltaïque ventilée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950197v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of building photovoltaic double-skins</w:t>
+                <w:t xml:space="preserve">Etude expérimentale comparative de trois composants photovoltaïques intégrés au bâtiment (PVIB) en configuration double-façade naturellement ventilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937283v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of thermal response of PV modules integrated into naturally-ventilated double skin façades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Gaillard</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale de la convection naturelle dans les parois ventilées. Application aux double-peaux photovoltaïques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Heating and Cooling for Buildings and Industry - SHC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque 2AD-ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950251v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Double Facade Full Scale Experiments</w:t>
+                <w:t xml:space="preserve">Performance evaluation of building photovoltaic double-skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937443v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daverat</w:t>
+                <w:t xml:space="preserve">Experimental study of thermal response of PV modules integrated into naturally-ventilated double skin façades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solar Heating and Cooling for Buildings and Industry - SHC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950215v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778108v1</w:t>
+                <w:t xml:space="preserve">hal-00778102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
               </w:r>
@@ -6508,51 +6512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6597,152 +6601,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Zoubir</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
+              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778102v1</w:t>
+                <w:t xml:space="preserve">hal-00778108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full scale experimentation of building integrated photovoltaic component for naturally ventilated double-skin conﬁguration</w:t>
               </w:r>
@@ -6767,51 +6767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Energy Security, Global Warming and sustainable Climate - Solaris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Varanasi (U.P.), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6875,51 +6875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Internationale Francophone d'Énergétique et de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-5-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6938,640 +6938,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la convection naturelle dans un canal vertical en eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daverat</w:t>
+                <w:t xml:space="preserve">Optimisation de la conversion solaire grâce au concept de capteur hybride photovoltaïque-thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kwiatowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781110v1</w:t>
+                <w:t xml:space="preserve">hal-00781101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la conversion solaire grâce au concept de capteur hybride photovoltaïque-thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dupeyrat</w:t>
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical en eau avec chauffage pariétal : influence de la stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781101v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle dans un canal vertical en eau avec chauffage pariétal : influence de la stratification</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de la convection naturelle dans un canal vertical en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421474v1</w:t>
+                <w:t xml:space="preserve">hal-00781110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des échanges convectifs pour l'intégration de composants photovoltaïques au sein du cadre bâti et la conception de nouveaux capteurs solaires hybrides photovoltaïques-thermiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Fossa</w:t>
+                <w:t xml:space="preserve">Etude des échanges convectifs au sein d'écoulements de convection naturelle en milieu ouvert - Application au rafraichissement de composants photovoltaïques intégrés au bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international francophone d'énergie et mécanique CIFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.196-203, Art-6-164</w:t>
+              <w:t xml:space="preserve">1er Colloque internationale francophone d'énergie et mécanique CIFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.110-114, ART-3-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554729v1</w:t>
+                <w:t xml:space="preserve">hal-00554708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des échanges convectifs au sein d'écoulements de convection naturelle en milieu ouvert - Application au rafraichissement de composants photovoltaïques intégrés au bâtiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation des échanges convectifs pour l'intégration de composants photovoltaïques au sein du cadre bâti et la conception de nouveaux capteurs solaires hybrides photovoltaïques-thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque internationale francophone d'énergie et mécanique CIFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.110-114, ART-3-165</w:t>
+              <w:t xml:space="preserve">1er Colloque international francophone d'énergie et mécanique CIFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.196-203, Art-6-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554708v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Dynamic and Heat Transfer of Natural Convection Flow Inside a Double Skin Façade (BIPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7648,51 +7648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Investigation of Natural Convection in Double Facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7786,247 +7786,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les centrales photovoltaïques flottantes et agrivoltaïques réduisent la température de panneaux PV par rapport aux centrales au sol ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation électrique de modules photovoltaïques en conditions contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Sylvain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Laico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396037v1</w:t>
+                <w:t xml:space="preserve">hal-05396005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique de modules photovoltaïques en conditions contrôlées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les centrales photovoltaïques flottantes et agrivoltaïques réduisent la température de panneaux PV par rapport aux centrales au sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Laico</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396005v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8531,51 +8531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1889B7F9"/>
+    <w:nsid w:val="E4CFF0C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8762,51 +8762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-pabiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9242-6276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078448514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bou Nassif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13983-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berlioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oume-Lgheit Rhazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jfrea/R120316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vareilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mukherjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2025/4CV.1.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66609-4_44" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak El Moussaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Youssef" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bassal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamimi Saadon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupeyrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux-Julien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sylvain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02440522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-pabiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9242-6276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078448514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bou Nassif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13983-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berlioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oume-Lgheit Rhazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jfrea/R120316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vareilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mukherjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2025/4CV.1.35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66609-4_44" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak El Moussaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Youssef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bassal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamimi Saadon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781101v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupeyrat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux-Julien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396037v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sylvain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02440522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>