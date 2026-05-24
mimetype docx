--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -795,76 +795,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -874,127 +874,127 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
+              <w:t xml:space="preserve">, 2017, 111, pp.321-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393867v2</w:t>
+                <w:t xml:space="preserve">hal-01393834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1004,78 +1004,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 111, pp.321-329. </w:t>
+              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393834v2</w:t>
+                <w:t xml:space="preserve">hal-01393867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of a naturally ventilated PV double-skin building envelope in real operating conditions</w:t>
               </w:r>
@@ -1172,282 +1172,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.1265-1276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868541v1</w:t>
+                <w:t xml:space="preserve">hal-00777923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777923v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Scale Experimentation on Building an Integrated Photovoltaic Component for Naturally Ventilated Double-Skin Configuration</w:t>
               </w:r>
@@ -1678,295 +1678,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection In a Nonuniformly Heated Channel Investigation with application to Photovoltaic Façades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Heat convection in a vertical channel : Plumes versus turbulent diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Vareilles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Betina B. Gertjerenken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Fossa</w:t>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (3), pp.231-258. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (3), pp.035109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.v1.i3.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3085812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395916v1</w:t>
+                <w:t xml:space="preserve">ensl-00377244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat convection in a vertical channel : Plumes versus turbulent diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">Natural Convection In a Nonuniformly Heated Channel Investigation with application to Photovoltaic Façades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Castaing</w:t>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (3), pp.035109. </w:t>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (3), pp.231-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3085812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.v1.i3.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00377244v1</w:t>
+                <w:t xml:space="preserve">hal-00395916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Rayleigh-Number Convection in a Vertical Channel</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (8), pp.084501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2212,444 +2212,444 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Graph Neural Networks for Early Anomaly Detection and Performance Prediction via PV System Monitoring Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des transferts de chaleur et de masse dans une centrale photovoltaïque flottante : utilisation de la méthode des frontières immergées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srijani Mukherjee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Joseph Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2025/4CV.1.35⟩</w:t>
+              <w:t xml:space="preserve">Thermique, Énergies renouvelables et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique; LOCIE, Jun 2025, Le Bourget du Lac, France. pp.487-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390688v1</w:t>
+                <w:t xml:space="preserve">hal-05208141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts de chaleur et de masse dans une centrale photovoltaïque flottante : utilisation de la méthode des frontières immergées</w:t>
+                <w:t xml:space="preserve">Modeling Heat and Mass Transfer for a Floating Photovoltaic Power Plant using the Immersed Boundary Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Berlioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermique, Énergies renouvelables et Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Symposium on Boundary Layers and Turbulence (AMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Meteorological Society, Jun 2025, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208141v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Heat and Mass Transfer for a Floating Photovoltaic Power Plant using the Immersed Boundary Method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Graph Neural Networks for Early Anomaly Detection and Performance Prediction via PV System Monitoring Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Vernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+                <w:t xml:space="preserve">Srijani Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bou Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Symposium on Boundary Layers and Turbulence (AMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2025/4CV.1.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390608v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of Reservoir for Different Floating Photovoltaic Layouts</w:t>
+                <w:t xml:space="preserve">Évaporation d’un plan d’eau pour différents systèmes photovoltaı̈ques flottants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Berlioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amiot</w:t>
@@ -2684,542 +2684,542 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et pays de l'Adour, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757657v1</w:t>
+                <w:t xml:space="preserve">hal-04757061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaporation d’un plan d’eau pour différents systèmes photovoltaı̈ques flottants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Convective Heat Transfer for Solar Panels in Outdoor Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bou Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer (ICCHMT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Düsseldorf University of Applied Sciences, Sep 2023, Dusseldorf, Germany. pp.481-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-66609-4_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757061v1</w:t>
+                <w:t xml:space="preserve">hal-04582976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Convective Heat Transfer for Solar Panels in Outdoor Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Evaporation of Reservoir for Different Floating Photovoltaic Layouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Heat and Mass Transfer (ICCHMT 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-66609-4_44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04582976v1</w:t>
+                <w:t xml:space="preserve">hal-04757657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la conductivité thermique d’isolants fibreux semi-transparents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale du transfert de chaleur par convection pour les panneaux solaires en conditions extérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bou Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques : revisiter les essais sur les matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Ecully, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287367v1</w:t>
+                <w:t xml:space="preserve">hal-04303194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale du transfert de chaleur par convection pour les panneaux solaires en conditions extérieures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Mesure de la conductivité thermique d’isolants fibreux semi-transparents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Andrée Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques : revisiter les essais sur les matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303194v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal plumes in turbulent Rayleigh-Bénard convection using Laser-Induced Fluorescence</w:t>
+                <w:t xml:space="preserve">Panaches thermiques en convection turbulente de Rayleigh-Bénard par Fluorescence induite par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Toupoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
@@ -3254,319 +3254,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens &amp; Nafplio, Greece</w:t>
+              <w:t xml:space="preserve">Rencontre du non-linéaire 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303114v1</w:t>
+                <w:t xml:space="preserve">hal-03738059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panaches thermiques en convection turbulente de Rayleigh-Bénard par Fluorescence induite par laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+                <w:t xml:space="preserve">Experimental determination of the effective moisture diffusivity during drying of kishk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak El Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du non-linéaire 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States. pp.606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738059v1</w:t>
+                <w:t xml:space="preserve">hal-03736492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the effective moisture diffusivity during drying of kishk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malak El Moussaoui</w:t>
+                <w:t xml:space="preserve">Thermal plumes in turbulent Rayleigh-Bénard convection using Laser-Induced Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Toupoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Drying Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States. pp.606</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens &amp; Nafplio, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736492v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification de la convection des modules photovoltaïques flottants avec leurs environnements</w:t>
               </w:r>
@@ -4010,103 +4010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced Convection Solar Drying : Agro-Food Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak El Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4125,904 +4125,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage natural convection in a vertical channel</w:t>
+                <w:t xml:space="preserve">Unsteady behaviour of natural convection flow in a vertical channel inside a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.IHTC16-23859</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900617v1</w:t>
+                <w:t xml:space="preserve">hal-01900621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady behaviour of natural convection flow in a vertical channel inside a cavity</w:t>
+                <w:t xml:space="preserve">Early-stage natural convection in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">XVIe International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.IHTC16-23859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900621v1</w:t>
+                <w:t xml:space="preserve">hal-01900617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour (S23).</w:t>
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446107v1</w:t>
+                <w:t xml:space="preserve">hal-01229020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229020v1</w:t>
+                <w:t xml:space="preserve">hal-01229005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two quasi-steady states observation in an asymmetrically heated vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina. pp.E095</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01229005v1</w:t>
+                <w:t xml:space="preserve">hal-01229017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two quasi-steady states observation in an asymmetrically heated vertical channel</w:t>
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour (S23).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina. pp.E095</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229017v1</w:t>
+                <w:t xml:space="preserve">hal-03446107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-skin photovoltaics : from research to the market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Li</w:t>
+                <w:t xml:space="preserve">Analysis tools to improve model validation and development using monitoring data for BIPV systems and PV systems operating in challenging environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd KIC InnoEnergy Scientist Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">SOPHIA Project - Second Workshop on Building - Integrated Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025252v1</w:t>
+                <w:t xml:space="preserve">hal-01479085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis tools to improve model validation and development using monitoring data for BIPV systems and PV systems operating in challenging environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Gaillard</w:t>
+                <w:t xml:space="preserve">Double-skin photovoltaics : from research to the market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOPHIA Project - Second Workshop on Building - Integrated Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">3rd KIC InnoEnergy Scientist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479085v1</w:t>
+                <w:t xml:space="preserve">hal-01025252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Ventilation Measurements in Buildings: Small and Full Scales Experimental Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5050,278 +5050,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Li</w:t>
+                <w:t xml:space="preserve">Intégration de capteurs solaires photovoltaïques dans les enveloppes des bâtiments : évaluation expérimentale des composants double-peaux naturellement ventilés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales sur l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102223v1</w:t>
+                <w:t xml:space="preserve">hal-01102251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de capteurs solaires photovoltaïques dans les enveloppes des bâtiments : évaluation expérimentale des composants double-peaux naturellement ventilés.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur l'énergie solaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.ncv.009747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102251v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédictibilité des performances énergétiques de double-peaux photovoltaïques-thermiques à grande échelle et en conditions réelles</w:t>
               </w:r>
@@ -5422,990 +5422,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Double Facade Full Scale Experiments</w:t>
+                <w:t xml:space="preserve">Etude expérimentale comparative de trois composants photovoltaïques intégrés au bâtiment (PVIB) en configuration double-façade naturellement ventilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937443v1</w:t>
+                <w:t xml:space="preserve">hal-00937425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale de la convection naturelle dans les parois ventilées. Application aux double-peaux photovoltaïques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque 2AD-ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950215v1</w:t>
+                <w:t xml:space="preserve">hal-01025250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un composant d'enveloppe solaire ventilé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'une double-peau photovoltaïque ventilée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950197v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une double-peau photovoltaïque ventilée.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'un composant d'enveloppe solaire ventilé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6250</w:t>
+              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937302v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale comparative de trois composants photovoltaïques intégrés au bâtiment (PVIB) en configuration double-façade naturellement ventilée</w:t>
+                <w:t xml:space="preserve">Performance evaluation of building photovoltaic double-skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Berre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6277</w:t>
+              <w:t xml:space="preserve">Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937425v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale de la convection naturelle dans les parois ventilées. Application aux double-peaux photovoltaïques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Li</w:t>
+                <w:t xml:space="preserve">Experimental study of thermal response of PV modules integrated into naturally-ventilated double skin façades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2AD-ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solar Heating and Cooling for Buildings and Industry - SHC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025250v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of building photovoltaic double-skins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937283v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of thermal response of PV modules integrated into naturally-ventilated double skin façades</w:t>
+                <w:t xml:space="preserve">Photovoltaic Double Facade Full Scale Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Heating and Cooling for Buildings and Industry - SHC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950251v1</w:t>
+                <w:t xml:space="preserve">hal-00937443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,51 +6512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,77 +6633,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6767,51 +6767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Energy Security, Global Warming and sustainable Climate - Solaris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Varanasi (U.P.), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6875,51 +6875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Internationale Francophone d'Énergétique et de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-5-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6983,51 +6983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7078,77 +7078,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7199,77 +7199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7320,51 +7320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque internationale francophone d'énergie et mécanique CIFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.110-114, ART-3-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7402,51 +7402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des échanges convectifs pour l'intégration de composants photovoltaïques au sein du cadre bâti et la conception de nouveaux capteurs solaires hybrides photovoltaïques-thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,64 +7514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Dynamic and Heat Transfer of Natural Convection Flow Inside a Double Skin Façade (BIPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7786,247 +7786,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique de modules photovoltaïques en conditions contrôlées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les centrales photovoltaïques flottantes et agrivoltaïques réduisent la température de panneaux PV par rapport aux centrales au sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Berlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Laico</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronnie Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396005v1</w:t>
+                <w:t xml:space="preserve">hal-05396037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les centrales photovoltaïques flottantes et agrivoltaïques réduisent la température de panneaux PV par rapport aux centrales au sol ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation électrique de modules photovoltaïques en conditions contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronnie Knikker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Laico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396037v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8531,51 +8531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4CFF0C7"/>
+    <w:nsid w:val="6BC44F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8762,51 +8762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-pabiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9242-6276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078448514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bou Nassif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13983-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berlioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oume-Lgheit Rhazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jfrea/R120316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vareilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mukherjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2025/4CV.1.35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66609-4_44" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak El Moussaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Youssef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bassal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102251v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamimi Saadon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781101v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupeyrat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux-Julien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396037v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sylvain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02440522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-pabiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9242-6276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078448514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bou Nassif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-024-13983-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876157v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berlioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oume-Lgheit Rhazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Boutaous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Siginer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jfrea/R120316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Creyssels" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gasteuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00377244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina B. Gertjerenken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3085812" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vareilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.084501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.07.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mukherjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2025/4CV.1.35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66609-4_44" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alkurdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;e Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak El Moussaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Youssef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bassal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Ahmad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Siginer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamimi Saadon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781101v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupeyrat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux-Julien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sylvain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Knikker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02440522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>