--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Panetto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5537-2261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114460760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">272980415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000384014639</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4626-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic constraint validation in knowledge representation for the semantic web: A survey, taxonomy and research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Julián Ferreirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164, pp.102604. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2026.102604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human digital twins: A systematic literature review and concept disambiguation for industry 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.104230. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2024.104230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Human-CPS Cognitive Interoperability: Cognitive Architectures as Technologies for Human-Like Cognitive Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.100969. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2025.100969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for concept analysis and multi-relational data mining: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.5113-5150. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-024-02139-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 data security: A cybersecurity frameworks review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.100604. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2024.100604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive systems and interoperability in the enterprise: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.100954. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2024.100954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An indicator-based sustainability assessment model in manufacturing organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.100516. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2023.100516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges and advances in systems engineering at French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations on knowledge representation between OWL and RDF knowledge graphs: A study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Ferreirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SADIO electronic journal of informatics and operations research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven invariant modelling patterns for digital twin design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.100424. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2022.100424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic software for benchmarking Formal Concept Analysis: Orange3 integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SADIO electronic journal of informatics and operations research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control for smart systems: Challenges and trends in smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Shan Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-enabled Enterprise Information Systems for Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.688-720. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2021.1941275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the sustainability of a fresh vegetables supply chain through the optimization of funding programs: A multi-objective mathematical programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Esteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Eva Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.256-274. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3926/jiem.3719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for assessing capability in organisations using enterprise models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (100297), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2021.100297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge reuse for ontology modelling in Maintenance and Industrial Asset Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Polenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pozzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (100298), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2021.100298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid deep learning and ontology-driven approach to perform business process capability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (100409), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2022.100409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence-enabled Enterprise Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.1973570. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2021.1973570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On analysing sustainability assessment in manufacturing organizations: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (13), pp.4108-4139. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1755066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cyber-physical systems using data-driven patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New challenges and Advances in Systems Engineering at French Universities, 24 (4), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of the product lifecycle management federated interoperability framework with internet of things and virtual manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tchoffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Figay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Ghodous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Mhamedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (103466), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control issues in the cyber-physical manufacturing enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.344-345. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic formalisation of Cyber-Physical-Social System (CPSS): A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129:103458, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin paradigm: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.103469. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations management and collaboration in agri-food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (14), pp.1163-1164. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2020.1796141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile for model-based-standards development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Sapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvere Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Barnard Feeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100-40, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6028/NIST.AMS.100-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFIS Doctoral Symposium: New challenges and Advances in Systems Engineering at French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New challenges and Advances in Systems Engineering at French Universities, 24 (4), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability in the cyber-physical manufacturing enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.346-356. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying process mining and semantic reasoning for process model customization in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Pereira Detro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alves Portela Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.983-1009. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2019.1632382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automated system for interoperability assessment: an ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.308-333. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2019.1678767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a characterisation of smart systems: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120:103224, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A capability model for public administration interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marcelo A. P. Cestari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Freitas Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alves Portela Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1071-1101. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2018.1564154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise interoperability assessment: A requirements engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.265-286. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2020.1736636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems, a new formal paradigm to model redundancy and resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1150-1171. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2018.1536807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on fog and cloud computing for cooperative information system management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangbing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.704-705. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Agri-Food 4.0 and digitalization in agriculture supply chains - New directions, challenges and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Eva Alemany Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Kacprzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116:103188, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-food 4.0: a survey of the supply chains and technologies for the future agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Alemany Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Kacprzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117:103187, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section Industry 4.0: Challenges for the future in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.198-199. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the cyber-physical manufacturing enterprises of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.200-213. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to support Industry 4.0 adoption in SMEs using a core-metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.266-274. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on sustainability in manufacturing organisations: dimensions and future insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5194-5214. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1544723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the AFIS 2018 Academy-Industry meetings in Nancy -The celebration of the 20th anniversary of AFIS!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Systems engineering research at French Universities, 22 (4), pp.9-10. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monitoring strategy for industry 4.0: Master italy s.r.l case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cafagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Systems engineering research at French Universities, 22 (4), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology for interoperability assessment: a systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16:100100, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFIS Doctoral Symposium: New challenges and Advances in Systems Engineering at French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Systems engineering research at French Universities, 22 (4), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability assessment: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.111-132. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Notification-oriented solution for data-intensive enterprise information systems – A cloud manufacturing case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cézar Stadzisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M Simão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8-9), pp.942-959. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2018.1470258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems and knowledge management in industrial engineering: recent advances and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimon Nof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (8), pp.2707-2713. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1454615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Issue on (Industrial) Internet-of-Things for Smart & Sensing Systems: Issues, Trends and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cézar Stadzisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenchao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Shan Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (6), pp.4392-4395. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2887349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuring process variants through semantic reasoning in systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Pereira Detro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Portela Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.36-39. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of model-based systems engineering for the next generation enterprise information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and E-Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.225-227. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10257-017-0353-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interoperability for an integrated product development process: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (22), pp.6691-6709 </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1346314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex system tacit knowledge extraction trough a formal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondin Alexandre Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.23-26. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing interoperability requirements in networked enterprises: A model-based system engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotations for semantic interoperability in a product lifecycle management context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (18), pp.5534-5553. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1165875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering for Enterprise Integration, Interoperability and Networking: Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge representation, retrieval and reuse for product family design: an anti-logicist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Canciglieri Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.391-402. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives for the Future Interoperable Enterprise Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cecil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: “Future Perspectives on Next Generation Enterprise Information Systems: Emerging Domains and Application Environments”, 79, pp.47-63. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-logicist framework for design-knowledge representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.144-157. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an interoperable software platform for sustainable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.1079-1100. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/CSIS141110012A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling interoperability as a property of ubiquitous systems for disaster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Noran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.1009-1031. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/CSIS141031011Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of INSIGHT Special Issue: AFIS Doctoral Symposium: Advancing Systems Analysis and Modeling in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation for knowledge explicitation in a product lifecycle management context: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for formalizing requirements interoperation in complex systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Control in Production and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Monostori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valckenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietek Brdys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.12-29. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual knowledge-link model for supporting dental implant process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Junior Canciglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Rudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 949, pp.3424-3429. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.945-949.3424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for ontological representation of analytic hierarchy process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Junior Canciglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 945-949, pp.675-682. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.988.675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explication and semantic querying of Enterprise Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.697-724. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-013-0650-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic annotation framework to assist the knowledge interoperability along a product life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 945-949, pp.424-429. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.945-949.424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems for enterprise integration, interoperability and networking: theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Cecil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2012.684802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic perspective for mass customization: an approach for product lines definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.10-12. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201316410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme editor of the Special section on AFIS Doctoral Symposium: Systems Engineering Research Challenges in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.6-34. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.20131646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology alignment for networked enterprises information systems interoperability in supply chain environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (1-2), pp.140-155. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.681917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics enactment for interoperability assessment in Enterprise Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.101-117. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONTO-PDM: product-driven ONTOlogy for Product Data Management interoperability within manufacturing process environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.334-348. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal measures for semantic interoperability assessment in cooperative enterprise information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (5), pp.443-457. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Fact-Oriented model transformations for Cooperative Information Systems semantic conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems. Lecture Notes in Business Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LNBIP 102, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29958-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising and structuring semantics in Cooperative Enterprise Information Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (8), pp.775-787. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based system for supporting manufacturing sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.309-317. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la structure de la sémantique dans les modèles de système d'information d'entreprises collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.49-77. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.17.4.49-77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité et partage de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.17.4.7-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration and Networking: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme editor of the Special section on AFIS Doctoral Symposium: Systems Engineering Research Challenges in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.8-38. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.20111448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge framework for intelligent manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (5), pp.725-735. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Interoperability Evaluation through Formalisation of Semantic Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.9-10. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Formalizing the Supply Chain Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2011.593104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unified Enterprise Modelling Language – Overview and further work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundas Matulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2009.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of semantic information pool for manufacturing supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Total Quality Management and Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (3), pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editor of the special issue on Integration and Information in Networked Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.97-185. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2009.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New paradigms for a product oriented modelling: Case study for traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.172-183. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2008.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological approach for product-centric information system interoperability in networked manufacturing enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.238-245. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361394v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Systems of Systems Engineering to Improve the Integration of Enterprise-Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Auzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration and Interoperability in Manufacturing Systems: trends and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (7), pp.641-646. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editors of the Special issue on Enterprise Integration and Interoperability in Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (7), pp.639-757. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2007.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Approaches for Enterprises and Administrations Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Charalabidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriopidis Loukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Mertins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The electronic journal for e-commerce tools and applications (eJeta)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme editors of the Special section on Systems Engineering: Best of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Data and Service Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Catarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Scannapieco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (7-8), pp.595-784. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration and Networking: challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Classification Framework for Interoperability of Enterprise Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (8), pp.727-740. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920600996419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic metamodel for product lifecycle management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.253-289. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2007.016292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the IEC 62264 models onto the Zachman framework for analysing products information traceability: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (6), pp.679-698. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-007-0040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editors of the Special issue on E-Manufacturing and web-based technology for intelligent manufacturing and networked enterprise interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Peirera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.639-698. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-006-0033-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal specification method for systems automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'approche MDA pour une interopérabilité sémantique : Interopérabilité des systèmes d'information d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11/13, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Link: Culture And Language Barriers To Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.233-241. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2006.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodelling of production systems process models using UML stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Internet and Entreprise Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIEM.2005.007638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agents based E-maintenance system with case-based reasoning decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (4), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(03)00079-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Enterprise Control and Management System Engineering: Paradigms and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zaremba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (2), pp.199-209. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2003.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafcet : from syntax to semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique Productique Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27 (1), pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin paradigm for collaborative intelligent manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Coalition of Intelligent Manufacruting (ICIM). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Intelligent Manufacturing Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-189, 2020, 2020 Intelligent Manufacturing Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge based IT platform for Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Tiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Tibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Kaucic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Intelligent Management of Heritage Buildings (i2MHB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-55, 2019, 978-953-8250-04-0. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.DEM-EB.5.118097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Framework for Intelligent Manufacturing Systems Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Rocca de Togores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanda Renko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management - New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.555-580, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product oriented modelling and Interoperability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Manolopoulos; Joaquim Filipe; Panos Constantopoulos; José Cordeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.293-308, 2008, 8th International Conference, ICEIS 2006, Paphos, Cyprus, May 23-27, 2006 Revised Selected Papers, 978-3-540-77580-5. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77581-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-fm:Setting Interoperability in SME-based Industrial Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Steiger-Garcao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing – An ICT and Systems perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.51-63, 2007, ISBN: 9780415429122, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781439828328.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability principles and standards: Applications to collaborative and automated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.326, 2025, Automation, Collaboration, &amp; E-Services series, Shimon Nof, 978-3-031-81496-9. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81497-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2019 Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS 11878, pp.249, 2020, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40907-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems. OTM 2017 Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 10697, pp.162, 2018, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73805-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems. OTM 2017 Conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Papazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Paschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 10573, pp.767, 2017, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Digital Enterprise Design and Management DED&amp;M 2014, February 4-5, 2014, Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krob Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benghozi Pierre-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Advances in Intelligent Systems and Computing, pp.153, 2014, 978-3-319-04313-8. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013 Conferences Confederated International Conferences: CoopIS, DOA-Trusted Cloud, and ODBASE 2013, Graz, Austria, September 9 - 13, 2013, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meersman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharam Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.773, 2013, 8185, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41030-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013 Workshops Confederated International Workshops: OTM Academy, OTM Industry Case Studies Program, ACM, EI2N, ISDE, META4eS, ORM, SeDeS, SINCOM, SMS, and SOMOCO 2013, Graz, Austria, September 9 - 13, 2013, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Lecture Notes in Computer Science LNCS 8186, pp.747, 2013, 978-3-642-41032-1. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité et partage de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Moalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, 2012, 978-2-7462-3972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2012 Workshops. Confederated International Workshops: OTM Academy, Industry Case Studies Program, EI2N, INBAST, META4eS, OnToContent, ORM, SeDeS, SINCOM, and SOMOCO 2012, Rome, Italy, September 10-14, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meersman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharam Dillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer LNCS 7567, pp.687, 2012, 978-3-642-33617-1. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33618-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2012. Confederated International Conferences: CoopIS, DOA-SVI, and ODBASE 2012, Rome, Italy, September 10-14, 2012. Proceedings, Part I and Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meersman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharam Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Rinderle-Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer LNCS 7565 and LNCS 7566, pp.467+485, 2012, 978-3-642-33605-8 and 978-3-642-33614-0. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33606-5and10.1007/978-3-642-33615-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Case Studies Program and Industrial and Business Applications of Semantic Web Technologies, Lecture Notes in Computer Sciences, On the Move to Meaningful Internet Systems: OTM 2011 Workshops, Confederated International Workshops and Posters,, Hersonissou, Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mark Soley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.42, 2011, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration, Interoperability and Networking, Proceedings of the 6th EI2N'2011 workshop, Lecture Notes in Computer Sciences, On the Move to Meaningful Internet Systems: OTM 2011 Workshops, Confederated International Workshops and Posters,, Hersonissou, Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Cecil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.101, 2011, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration, Interoperability and Networking, Proceedings of the 5th IFAC/IFIP EI2N'2010 workshop, Lecture Notes in Computer Sciences, On the Move to Meaningful Internet Systems: OTM 2010: International Workshops, Hersonissou, Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemafor Anyanwu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.76, 2010, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16961-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications - Proceedings of the Workshops and the Doctorial Symposium of the I-ESA International Conference 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE/Wiley, pp.176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM 2010 Confederated International Conferences: CoopIS, IS, DOA and ODBASE (Tharam and Herrero eds), Hersonissos, Greece, October 25-29, 2010, Proceedings, Part I and II. Lecture Notes in Computer Science. 18th International Conference on Cooperative Information Systems (CoopIS'2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brian Blake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, pp.578, 2010, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16934-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration, Interoperability and Networking, Proceedings of the IFAC/IFIP EI2N'2009 workshop, Lecture Notes in Computer Sciences, Vilamoura, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Goranson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, pp.86, 2009, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration, Interoperability and Networking, Proceedings of the IFAC/IFIP EI2N'2008 workshop, Monterrey, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kusiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, pp.239-322, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPM 2006 International Workshops, BPD, BPI, ENEI, GPWW, DPM, semantics4ws, Vienna, Austria, September 4-7, 2006, Springer Verlag, Lecture Notes in Computer Science, September, LNCS 4103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schahram Dustdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma L. Mansar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajo Reijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.508, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications, Proceedings of the Workshops and the Doctorial Symposium of the Second IFAC/IFIP International Conference: EI2N, WSI and IS-TSPQ 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing, pp.396, 2006, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470612200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the BPM2005 Business Process Management Workshops (BPM 2005), BPI, BPD, ENEI, BPRM, WSCOBPM, BPS, Nancy, France, September 5, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malu Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Weijters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.518, 2006, LNCS 3812, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11678564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Guided Deep Reinforcement Learning for Robotic Task Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukriti Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Intelligent Control and Automation Science, ICONS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semantic Interoperability to Cognitive Interoperability: Enabling Human-CPS Collaboration in Industry 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC/INSTICC International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marbella, Spain. pp.103-122, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15576-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systemic Human Digital Twin Model for Human-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.416-421, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incrementally updating Concept Lattices in Arbitrarily Distributed Formal Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop, DECISIONING 2024 Pereira, Colombia, June 4–6, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pereira, Colombia. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91690-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human Ontology with Cognition and Ability Models for Human and Cognitive Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC/INSTICC International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marbella, Spain. pp.52-71, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15576-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cognitive Interoperability with Cognitive Human Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marbella, Spain. pp.332-349, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15579-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive architecture for cognitive cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios, shared understanding, and group decision support to foster innovation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Agredo-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar A. Collazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Iberoamerican Workshop Human-Computer Interaction, HCI-COLLAB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Popayan, Colombia. pp.271-285, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57982-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction in additive manufacturing: a formal concept analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yande Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC-CIE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Washinton D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition in digital twins for cyber-physical systems and humans: Where and why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Spain. pp.399-412, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80775-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centric digital twins: Advancing safety and ergonomics in human-robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC/IFIP International Workshop on Enterprise Integration, Interoperability And Networking, EI2N 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.380-397, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49339-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-relational and concept analysis based knowledge extraction in the Industry 4.0: A systematic mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.7909-7920, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cognitive interoperability in cyber-physical enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.695-706, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending RCA algorithm to consider ternary relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Information Society and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Kopaonik, Serbia. pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a flexible and scalable data stream algorithm in FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Conceptual Structures, ICCS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuel Ojeda-Aciego; Kai Sauerwald; Robert Jäschke, Sep 2023, Berlin, Germany. pp.104-117, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40960-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed, the double-edged sword of the Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvere Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Feeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Innovative Intelligent Industrial Production and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Oct 2022, Valletta, Malta. pp.123-128, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011527000003329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm and meta-model for cyber-physical-social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.10949-10954, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirement elicitation for adaptive standards development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvere Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Barnard Feeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.863-868, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-based digital twin for optimizing manufacturing systems: A real industrial-case application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.307-312, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual framework for smart assessment in organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.10943-10948, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCA went (multi-)relational, but does it make any difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blondin-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th workshop "What Can FCA Do for Artificial Intelligence?" colacated with 30th International Joint Conference on Artificial Intelligence, IJCAI-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal, Canada. pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge discovering from multiple sources in agriculture value-chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Technology Innovation and Uncertainty Management in Agri-food Systems, RUC-APS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Innovation Hubs supporting SMEs digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Sassanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Doumeingts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Engineering, Technology and Innovation, ICE/ITMC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective model to improve the quality and freshness of sold vegetables through retailer funding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Esteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Eva Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Industrial Engineering and Industrial Management and XXV Congreso de Ingeniería de Organización, CIO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valencia (on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-knowledge integration: Developing a FAIR data science approach for adding value to the agricultural supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Collazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Technology Innovation and Uncertainty Management in Agri-food Systems, RUC-APS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge mobilisation crossing boundaries: a multi-perspective framework for agri-food value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Model-IT International Symposium on Applications of Modelling as an Innovative Technology in the Horticultural Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Molfetta, Italy. pp.185-200, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1311.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a personalisation framework for Cyber-Physical-Social System (CPSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.242-248, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a software tool to perform business process smart assessment in enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.900-905, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability maturity assessment of the digital innovation hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel da Silva Serapiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Valetta, Malta. pp.67-74, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010653800003062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation in cyber-physical-social systems: A multi-stakeholder aware recommendation and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Conference on User Modeling, Adaptation and Personalization, UMAP'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Utrecht, Netherlands. pp.251-255, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450613.3456847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart assessment: A metamodel proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th OTM/IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kallithea, Rhodes, Greece. pp.12-22, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40907-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reference model for configuring services portfolio of digital innovation hubs: the ETBSD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Sassanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Doumeingts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFIP / SOCOLNET Working Conference on Virtual Enterprises, PRO-VE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia (virtual), Spain. pp.597-607, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62412-5_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalised visual art recommendation by learning latent semantic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Aghenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Workshop on Semantic and Social Media Adaptation and Personalization, SMAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Zakynthos, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMAP49528.2020.9248448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to CP(P)S modelling & architecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gash Bhullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Moalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on interoperability for enterprise systems and applications, I-ESA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of manufacturing organizations based on indicator sets: A formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM/IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valletta, Malta. pp.36-44, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11683-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept analysis-based association mining from linked data: A case in industrial decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blondin Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data meets Applied Ontologies in Open Science and Innovation, DAO-SI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gratz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-model of Cyber-Physical-Social System: The CPSS paradigm to support human-machine collaboration in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven pattern-based constructs definition for the digital transformation modelling of collaborative networked manufacturing enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cafagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.507-515, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to personalisation in cyber-physical-social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM/IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DOA Institute, Oct 2018, La Vallette, Malta. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11683-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative, distributed simulations of agri-food supply chains. Analysis on how linking theory and practice by using multi-agent structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Hernandez Hormazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Nahuel Pankow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.487-495, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-chain wide food waste management: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Decision Support System Technology, EmC-ICDSST 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Funchal, Madeira, Portugal. pp.41-54, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18819-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining process factor causality links with multi-relational associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blondin Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Knowledge Capture, K-CAP'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marina Del Rey, CA, United States. pp.263-266, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360901.3364446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid production-system control-architecture for smart manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th OTM/IFIP Enterprise Integration, Interoperability and Networking Workshop (EI2N)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kallithea, Rhodes, Greece. pp.5-15, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73805-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation in cyber physical and social systems: the case of recommendations in cultural heritage spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization, SMAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saragosse, Spain. pp.75-79, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMAP.2018.8501890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on operational research advances in agri-food supply chains and societal challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Kacprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Operational Research, EURO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interoperability of large systems through a formal method: Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blondin Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1397-1402, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-paradigm modelling of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1385-1390, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to support I4.0 adoption in SMEs: a core-metamodel and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.42-47, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUC-APS: Enhancing and implementing knowledge based ICT solutions within high Risk and Uncertain Conditions for Agriculture Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Patelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Industrial Engineering and Industrial Management (CIO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València (UPV); Asociación para el Desarrollo de la Ingeniería de Organización (ADINGOR); Centro de Investigación en Gestión e Ingeniería de Producción (CIGIP); Reengineering Operations GroupWork Logistics Excellence (ROGLE), Jul 2017, Valencia, Spain. pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Solutions for Enhancing Agriculture Value Chain Decision-Making. A Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Kacprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.761-774, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge engineering approaches for building materials domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Tibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Kaučič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela D Perhavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Tiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Construction Materials for Sustainable future, CoMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Zadar, Croatia. pp.864-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic reconciliation view to support the interoperable information relationships in product design and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Junior Canciglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15896-15903, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for interoperability assessment in networked enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Proper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCA modelling for CPS interoperability optimization in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Society and Technology, ICIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kopaonik, Serbia. pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing business process variability through process mining and semantic reasoning: an application in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Pereira Detro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo De Freitas Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises, PRO-VE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.333-340, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interoperability assessment approach based on criteria dependencies to support decision making in networked enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Proper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIAO! Doctoral Consortium Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based model-driven patterns for notification-oriented data-intensive enterprise information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M Simão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cézar Stadzisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Society and Technology, ICIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kopaonik, Serbia. pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 paradigm: The viewpoint of the small and medium enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Society and Technology, ICIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kopaonik, Serbia. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-automated tool for interoperability assessment: An ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Proper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Software Process Improvement and Capability Determination, SPICE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palma de Mallorca, Spain. pp.241-254, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67383-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a model-driven ontology for product development process interoperability and information sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Junior Canciglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.158-168, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing semantic interoperability in healthcare using semantic process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Pereira Detro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Portela Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Society and Techology, ICIST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Kopaonik, Serbia. pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comparative analysis of interoperability assessment approaches for collaborative enterprise systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IPSE International Conference on Transdisciplinary Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Curitiba, Brazil. pp.45-54, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-703-0-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using formal measures to improve maturity model assessment for conceptual interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Proper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th OTM/IFAC Enterprise Integration, Interoperability and Networking Workshop, EI2N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OM, Oct 2016, Kallithea, Rhodes, Greece. pp.47-56, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55961-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards systems requirements interoperability in transdisciplinary engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ISPE International Conference on Transdisciplinary Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a meta-model for networked enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Proper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st international conference on exploring modelling methods for systems analysis and design, EMMSAD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ljubljana, Slovenia. pp.417-431, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39429-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A notification-oriented approach for systems requirements engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M Simão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cézar Stadzisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IPSE International Conference on Transdisciplinary Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Curitiba, Brazil. pp.229-238, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-703-0-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Internet-of-Things platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Society and Techology, ICIST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Kopaonik, Serbia. pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans in the enterprise interoperability ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Luis-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.92-98, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements interoperability method to support integrated product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 45th International Conference on Computers &amp; Industrial Engineering, CIE45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal methods for process knowledge extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual framework for requirements interoperability in complex systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTM, Oct 2014, Amantea, Italy. pp.229-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling interoperability as a property of ubiquitous systems: towards the theory of interoperability-of-everything</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Society and Technology, ICIST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Kopaonik, Serbia. pp.240-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system for customer variety representation in product lines definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Doctoral Workshop on "Product and Asset Lifecycle Management", PALM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal semantic annotations for models interoperability in a PLM environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Aug 2014, Cape Town, South Africa. pp.2382-2393, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for the rationalisation of product lines variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.3280-3291, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for e-government concepts interoperability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marcelo A. P. Cestari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Portela Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Society and Technology, ICIST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Kopaonik, Serbia. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of attributes characterization for interoperability assessment from the public administration perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marcelo Cestari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Industrial and Business Applications of Semantic Technologies and Knowledge-based information systems, INBAST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amantea, Italy. pp.329-338, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45550-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interoperability properties for tooling a software bus for energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Society and Technology, ICIST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Kopaonik, Serbia. pp.285-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative control in production and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Monostori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valckenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietek Brdys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, August 24-29, 2014, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.4246-4265, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01063021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un apprentissage itératif à l'ingénierie système basée sur des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and Interoperability: Two Facets of the Same Gold Medal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Noran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.250-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems modelling for enterprise systems interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Enterprise design and Management, DED&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customisation in sustainable networked enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.670-678, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic enrichment of models to assist knowledge management in a PLM environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Cooperative Information Systems CoopIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-scale models interoperability problem: the Plate-Form(E)3 project case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd industry Applications and Standard initiatives for Cooperative Information Systems for Interoperable Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Interoperability for dynamic product-service business ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology, ICIST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Kopaonik, Serbia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a Sustainable Cooperative Healthcare: An Interoperability-driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Noran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems modelling for enterprise systems interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology, ICIST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Kopaonik, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of semantic annotation for systems interoperability in a PLM environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Federated conferences and worlshops, 2nd Workshop on Industrial and Business Applications of Semantic Web Technologies (INBAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33618-8-207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system for manufacturing sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control problems in Manufacturing, INCOM'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1333-1338, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics enactment in Enterprise Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.13064-13073, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ontologies for semantic interoperability in supply chain networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Enterprise Information Systems, ICEIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.22-31, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003416500220031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System engineering for systems interoperability in manufacturing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Production Engineering, ICPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nis, Serbia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, Where and How to use Semantic Annotation for Systems Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st UNITE Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bucarest, Romania. pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based supply chain process configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Production Engineering, ICPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nis, Serbia. pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Annotation Model Definition for Systems Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2011 Workshops 2011 - 6th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hersonissos, Crete, Greece. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicitation de la sémantique de modèles de systèmes d'information d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la sémantique dans les modèles de systèmes d'information d'entreprises collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale du GT Easy-DIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability concerns in Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco Inter-Regional Engineering Conference, UCTE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Krakow, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation approach for cooperative information systems interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Enterprise Information Systems, ICEIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.101-110, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003508401010110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology approach for the interoperability of networked enterprises in supply chain environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC/IFIP Workshop on Enterprise Integration, Interoperability and Networking, EI2N'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hersonissou, Crete, Greece. pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basics of interoperability: a curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th China - Europe International Symposium on Software Industry Oriented Education, CEISIE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France. pp.185-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an approach for formalizing the supply chain operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM International Conference on Semantic Systems, I-SEMANTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.19, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1839707.1839732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Description Logic for Semantic Interoperability of Enterprise Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC/IFIP EI2N'2009 workshop on Enterprise Integration, Interoperability and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Vilamoura, Portugal. pp.205-215, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'entreprise et de système d'information dirigée par les modèles : quels usages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Semantic Information Pool for manufacturing supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Working Conference on Total Quality Management - Advanced and Intelligent Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Belgrade, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic enrichment of standard-based electronic catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Model for Production-Control Systems Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele de Nicolò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th CIRP Digital Enterprise Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.527-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of enterprise models for interoperability purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advanced Information Systems for Enterprises, IWAISE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Constantine, Algeria. pp.11-17, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWAISE.2008.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unified enterprise modelling language – Overview and further Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundas Matulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.11895-11906, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Products Information Interoperability in Networked Manufacturing Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Cost Effective Automation in Networked Product Development and Manufacturing IFAC-CEA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. IFACPapersOnline, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20071002-MX-4-3906.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Enterprise-Systems Integration Issues: an Engineering Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Auzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Cost Effective Automation in Networked Product Development and Manufacturing, IFAC-CEA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Approach for Product Information Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on The Modern Information Technology in the Innovation Processes of the Industrial Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Industrielle et pédagogie – retours d'experiences avec l'ERP Adonix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Zoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Semantic Modelling for Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Conference on Emerging Technologies and Factory Automation, ETFA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Patras, Greece. pp.847-854, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTA.2007.4416868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products information interoperability in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ottavo Convegno AITeM (Associazione Italiana Tecnologia Meccanica)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montecatini Terme, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Product Oriented Modelling Concept: Holons for systems synchronisation and interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Enterprise Information Systems, ICEIS'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing link: culture and language barriers to interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deemathie Desilva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill And Knowledge, May 22-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Product Oriented Process Modelling for Enterprise Applications Synchronisation and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/IFIP International conference on Interoperability for Enterprise Applications and Software (I-ESA'2006), March 22-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.461-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enterprise model of interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabby Santanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Etienne, France, France. pp.579-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-driven Enterprise Interoperability for Manufacturing Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the BPM2006 Business Process Management Workshops. 2nd ENEI Workshop, Vienna, Austria, September 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vienna, Austria. pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting HPM to B2M interoperability issues: Towards Interoperability between Business Management Level and Shop Floor Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral symposium in INTEROP-ESA'05 - First International Conference on Interoperability of Enterprise Software and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Genève/Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Enterprise Modelling Language for enhanced interoperability of Enterprise Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC INCOM2004 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bahia, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation of enterprise modelling standards using UML and the B method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Concurrent Enterprising, ICE2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Rome, Italy. pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Modeling Language for meta-modelling: towards constructs definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of ICIMS-NOE, ASI'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technical objects to technical educational multimedia objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on the Quality Assurance within Engineering Higher Education, EQAS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility programme results – Version 5 from M25 to M42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTG4.2: Experimental Semantic Enrichment of Enterprise Models for Interoperability and its Practical Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Diamantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Krogstie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM4: Tutorial on UEML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundas Matulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des activités professionnelles et outil de positionnement individuel ou collectif D2 : Spécification de l'ontologie pédagogique OPALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM3: Research directions in enterprise modelling for interoperability and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundas Matulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Opdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des activités professionnelles et outil de positionnement individuel ou collectif. D1 : Définition du modèle de données EVALU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DI.2: Enterprise Interoperability-Framework and knowledge corpus-Advanced report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Elvesaeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTG4.1: A practical experiment on semantic enrichment in a homogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product data representation and exchange: Application protocol: Furniture catalog and interior design, ISO/DIS 10303-236 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Lauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D11.4: Experts collaboration with standards bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel-Angel Abian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM2: Roadmap for UEML and UEML2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Opdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.7: DIH4CPS deliverable - Interoperability maturity assessment of the DIHs and partners network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D21-D3.11:D3.7a, European Commission - Directorate-General for Communications Networks, Content and Technology. 2021, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.3.1: DIH4CPS deliverable - Modelling Framework for knowledge creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Frederik Uhlenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D11 - D.3.1, European Commission - Directorate-General for Communications Networks, Content and Technology. 2020, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.2: DIH4CPS deliverable - Elicitation and Modelling of Competences related to Embedded and Cyber Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D12-D3.2:D3.2a, European Commission - Directorate-General for Communications Networks, Content and Technology. 2020, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.1: DIH4CPS deliverable - Project Handbook including Quality Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Doumeingts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D01 - D1.1: D1.1a, European Commission - Directorate-General for Communications Networks, Content and Technology. 2020, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.2: DIH4CPS deliverable - Quality Assurance and Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gash Bulhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Sassanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D04 – D1.4: D1.2, European Commission - Directorate-General for Communications Networks, Content and Technology. 2020, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution au Génie Automatique : le prototypage des machines et systèmes automatisés de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Henri Poincaré - Nancy I, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00562037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution au génie automatique : le prototypage des machines et systèmes automatisés de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991NAN10005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modèles et modèles pour l'intégration et l'interopérabilité des applications d'entreprises de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.inge. Université Henri Poincaré - Nancy I, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00119423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId743"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Panetto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5537-2261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114460760</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">272980415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000384014639</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4626-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic constraint validation in knowledge representation for the semantic web: A survey, taxonomy and research challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Julián Ferreirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164, pp.102604. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2026.102604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human digital twins: A systematic literature review and concept disambiguation for industry 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.104230. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2024.104230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Human-CPS Cognitive Interoperability: Cognitive Architectures as Technologies for Human-Like Cognitive Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.100969. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2025.100969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for concept analysis and multi-relational data mining: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Franciosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.5113-5150. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-024-02139-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 data security: A cybersecurity frameworks review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.100604. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2024.100604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive systems and interoperability in the enterprise: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.100954. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2024.100954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An indicator-based sustainability assessment model in manufacturing organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.100516. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2023.100516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges and advances in systems engineering at French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations on knowledge representation between OWL and RDF knowledge graphs: A study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Ferreirone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SADIO electronic journal of informatics and operations research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven invariant modelling patterns for digital twin design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.100424. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2022.100424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic software for benchmarking Formal Concept Analysis: Orange3 integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SADIO electronic journal of informatics and operations research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-enabled Enterprise Information Systems for Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.688-720. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2021.1941275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control for smart systems: Challenges and trends in smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Shan Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the sustainability of a fresh vegetables supply chain through the optimization of funding programs: A multi-objective mathematical programming approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Esteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Eva Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.256-274. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3926/jiem.3719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for assessing capability in organisations using enterprise models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (100297), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2021.100297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge reuse for ontology modelling in Maintenance and Industrial Asset Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalberto Polenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pozzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (100298), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2021.100298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid deep learning and ontology-driven approach to perform business process capability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (100409), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2022.100409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence-enabled Enterprise Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (5), pp.1973570. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2021.1973570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On analysing sustainability assessment in manufacturing organizations: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (13), pp.4108-4139. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1755066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cyber-physical systems using data-driven patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New challenges and Advances in Systems Engineering at French Universities, 24 (4), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of the product lifecycle management federated interoperability framework with internet of things and virtual manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tchoffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Figay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Ghodous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Mhamedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (103466), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control issues in the cyber-physical manufacturing enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.344-345. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic formalisation of Cyber-Physical-Social System (CPSS): A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129:103458, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin paradigm: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.103469. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2021.103469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations management and collaboration in agri-food supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (14), pp.1163-1164. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537287.2020.1796141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile for model-based-standards development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Sapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvere Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Barnard Feeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100-40, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6028/NIST.AMS.100-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFIS Doctoral Symposium: New challenges and Advances in Systems Engineering at French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New challenges and Advances in Systems Engineering at French Universities, 24 (4), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability in the cyber-physical manufacturing enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.346-356. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automated system for interoperability assessment: an ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.308-333. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2019.1678767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a characterisation of smart systems: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120:103224, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying process mining and semantic reasoning for process model customization in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Pereira Detro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alves Portela Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.983-1009. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2019.1632382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A capability model for public administration interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marcelo A. P. Cestari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Freitas Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alves Portela Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1071-1101. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2018.1564154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise interoperability assessment: A requirements engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.265-286. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2020.1736636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems, a new formal paradigm to model redundancy and resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1150-1171. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2018.1536807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on fog and cloud computing for cooperative information system management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangbing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109, pp.704-705. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2020.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Agri-Food 4.0 and digitalization in agriculture supply chains - New directions, challenges and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Eva Alemany Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Kacprzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116:103188, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-food 4.0: a survey of the supply chains and technologies for the future agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Alemany Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Kacprzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117:103187, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on sustainability in manufacturing organisations: dimensions and future insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (15-16), pp.5194-5214. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1544723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the AFIS 2018 Academy-Industry meetings in Nancy -The celebration of the 20th anniversary of AFIS!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Systems engineering research at French Universities, 22 (4), pp.9-10. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monitoring strategy for industry 4.0: Master italy s.r.l case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cafagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Systems engineering research at French Universities, 22 (4), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section Industry 4.0: Challenges for the future in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.198-199. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the cyber-physical manufacturing enterprises of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.200-213. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to support Industry 4.0 adoption in SMEs using a core-metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.266-274. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology for interoperability assessment: a systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16:100100, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFIS Doctoral Symposium: New challenges and Advances in Systems Engineering at French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Systems engineering research at French Universities, 22 (4), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability assessment: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.111-132. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Notification-oriented solution for data-intensive enterprise information systems – A cloud manufacturing case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cézar Stadzisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M Simão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8-9), pp.942-959. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2018.1470258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems and knowledge management in industrial engineering: recent advances and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimon Nof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (8), pp.2707-2713. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1454615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Issue on (Industrial) Internet-of-Things for Smart & Sensing Systems: Issues, Trends and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cézar Stadzisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenchao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Shan Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (6), pp.4392-4395. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2018.2887349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuring process variants through semantic reasoning in systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Pereira Detro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Portela Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.36-39. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of model-based systems engineering for the next generation enterprise information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and E-Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.225-227. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10257-017-0353-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interoperability for an integrated product development process: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (22), pp.6691-6709 </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1346314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex system tacit knowledge extraction trough a formal method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondin Alexandre Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.23-26. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing interoperability requirements in networked enterprises: A model-based system engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotations for semantic interoperability in a product lifecycle management context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (18), pp.5534-5553. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1165875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering for Enterprise Integration, Interoperability and Networking: Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Whitman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge representation, retrieval and reuse for product family design: an anti-logicist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Canciglieri Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.391-402. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives for the Future Interoperable Enterprise Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cecil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: “Future Perspectives on Next Generation Enterprise Information Systems: Emerging Domains and Application Environments”, 79, pp.47-63. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an interoperable software platform for sustainable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.1079-1100. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/CSIS141110012A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-logicist framework for design-knowledge representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El-Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.144-157. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2015.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling interoperability as a property of ubiquitous systems for disaster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Noran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.1009-1031. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/CSIS141031011Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of INSIGHT Special Issue: AFIS Doctoral Symposium: Advancing Systems Analysis and Modeling in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic annotation for knowledge explicitation in a product lifecycle management context: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for formalizing requirements interoperation in complex systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Control in Production and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Monostori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valckenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietek Brdys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.12-29. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual knowledge-link model for supporting dental implant process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Junior Canciglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Rudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 949, pp.3424-3429. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.945-949.3424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for ontological representation of analytic hierarchy process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Junior Canciglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 945-949, pp.675-682. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.988.675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explication and semantic querying of Enterprise Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (3), pp.697-724. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-013-0650-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic annotation framework to assist the knowledge interoperability along a product life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 945-949, pp.424-429. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.945-949.424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems for enterprise integration, interoperability and networking: theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Cecil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2012.684802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic perspective for mass customization: an approach for product lines definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.10-12. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201316410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme editor of the Special section on AFIS Doctoral Symposium: Systems Engineering Research Challenges in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.6-34. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.20131646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology alignment for networked enterprises information systems interoperability in supply chain environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihua Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (1-2), pp.140-155. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2012.681917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONTO-PDM: product-driven ONTOlogy for Product Data Management interoperability within manufacturing process environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.334-348. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics enactment for interoperability assessment in Enterprise Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.101-117. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal measures for semantic interoperability assessment in cooperative enterprise information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (5), pp.443-457. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Fact-Oriented model transformations for Cooperative Information Systems semantic conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems. Lecture Notes in Business Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LNBIP 102, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29958-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualising and structuring semantics in Cooperative Enterprise Information Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (8), pp.775-787. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based system for supporting manufacturing sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.309-317. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la structure de la sémantique dans les modèles de système d'information d'entreprises collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.49-77. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.17.4.49-77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité et partage de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.17.4.7-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration and Networking: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme editor of the Special section on AFIS Doctoral Symposium: Systems Engineering Research Challenges in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.8-38. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.20111448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge framework for intelligent manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (5), pp.725-735. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0332-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Interoperability Evaluation through Formalisation of Semantic Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.9-10. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Formalizing the Supply Chain Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2011.593104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unified Enterprise Modelling Language – Overview and further work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundas Matulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2009.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of semantic information pool for manufacturing supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Total Quality Management and Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (3), pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editor of the special issue on Integration and Information in Networked Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (2), pp.97-185. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2009.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New paradigms for a product oriented modelling: Case study for traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.172-183. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2008.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological approach for product-centric information system interoperability in networked manufacturing enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.238-245. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361394v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Systems of Systems Engineering to Improve the Integration of Enterprise-Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Auzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration and Interoperability in Manufacturing Systems: trends and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (7), pp.641-646. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2007.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editors of the Special issue on Enterprise Integration and Interoperability in Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (7), pp.639-757. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2007.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Approaches for Enterprises and Administrations Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Charalabidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriopidis Loukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Mertins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The electronic journal for e-commerce tools and applications (eJeta)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme editors of the Special section on Systems Engineering: Best of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.5-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Data and Service Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Catarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Scannapieco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (7-8), pp.595-784. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.is.2008.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration and Networking: challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Classification Framework for Interoperability of Enterprise Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (8), pp.727-740. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920600996419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic metamodel for product lifecycle management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Garetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.253-289. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2007.016292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the IEC 62264 models onto the Zachman framework for analysing products information traceability: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (6), pp.679-698. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-007-0040-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editors of the Special issue on E-Manufacturing and web-based technology for intelligent manufacturing and networked enterprise interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Peirera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.639-698. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-006-0033-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal specification method for systems automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'approche MDA pour une interopérabilité sémantique : Interopérabilité des systèmes d'information d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11/13, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Link: Culture And Language Barriers To Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (2), pp.233-241. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2006.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodelling of production systems process models using UML stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Internet and Entreprise Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIEM.2005.007638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agents based E-maintenance system with case-based reasoning decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (4), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(03)00079-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Enterprise Control and Management System Engineering: Paradigms and Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Zaremba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (2), pp.199-209. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2003.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafcet : from syntax to semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique Productique Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27 (1), pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin paradigm for collaborative intelligent manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Coalition of Intelligent Manufacruting (ICIM). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Intelligent Manufacturing Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-189, 2020, 2020 Intelligent Manufacturing Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge based IT platform for Heritage Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Tiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Tibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Kaucic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Intelligent Management of Heritage Buildings (i2MHB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-55, 2019, 978-953-8250-04-0. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.DEM-EB.5.118097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Framework for Intelligent Manufacturing Systems Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Rocca de Togores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanda Renko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Management - New Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.555-580, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product oriented modelling and Interoperability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannis Manolopoulos; Joaquim Filipe; Panos Constantopoulos; José Cordeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.293-308, 2008, 8th International Conference, ICEIS 2006, Paphos, Cyprus, May 23-27, 2006 Revised Selected Papers, 978-3-540-77580-5. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77581-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-fm:Setting Interoperability in SME-based Industrial Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Steiger-Garcao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Manufacturing – An ICT and Systems perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.51-63, 2007, ISBN: 9780415429122, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781439828328.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability principles and standards: Applications to collaborative and automated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.326, 2025, Automation, Collaboration, &amp; E-Services series, Shimon Nof, 978-3-031-81496-9. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81497-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2019 Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS 11878, pp.249, 2020, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40907-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems. OTM 2017 Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 10697, pp.162, 2018, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73805-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems. OTM 2017 Conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Papazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Paschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 10573, pp.767, 2017, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69462-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Digital Enterprise Design and Management DED&amp;M 2014, February 4-5, 2014, Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krob Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benghozi Pierre-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Advances in Intelligent Systems and Computing, pp.153, 2014, 978-3-319-04313-8. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04313-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013 Conferences Confederated International Conferences: CoopIS, DOA-Trusted Cloud, and ODBASE 2013, Graz, Austria, September 9 - 13, 2013, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meersman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharam Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.773, 2013, 8185, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41030-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013 Workshops Confederated International Workshops: OTM Academy, OTM Industry Case Studies Program, ACM, EI2N, ISDE, META4eS, ORM, SeDeS, SINCOM, SMS, and SOMOCO 2013, Graz, Austria, September 9 - 13, 2013, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Lecture Notes in Computer Science LNCS 8186, pp.747, 2013, 978-3-642-41032-1. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2012 Workshops. Confederated International Workshops: OTM Academy, Industry Case Studies Program, EI2N, INBAST, META4eS, OnToContent, ORM, SeDeS, SINCOM, and SOMOCO 2012, Rome, Italy, September 10-14, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meersman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharam Dillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer LNCS 7567, pp.687, 2012, 978-3-642-33617-1. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33618-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité et partage de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Moalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, 2012, 978-2-7462-3972-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2012. Confederated International Conferences: CoopIS, DOA-SVI, and ODBASE 2012, Rome, Italy, September 10-14, 2012. Proceedings, Part I and Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meersman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharam Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Rinderle-Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer LNCS 7565 and LNCS 7566, pp.467+485, 2012, 978-3-642-33605-8 and 978-3-642-33614-0. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33606-5and10.1007/978-3-642-33615-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry Case Studies Program and Industrial and Business Applications of Semantic Web Technologies, Lecture Notes in Computer Sciences, On the Move to Meaningful Internet Systems: OTM 2011 Workshops, Confederated International Workshops and Posters,, Hersonissou, Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mark Soley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.42, 2011, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration, Interoperability and Networking, Proceedings of the 6th EI2N'2011 workshop, Lecture Notes in Computer Sciences, On the Move to Meaningful Internet Systems: OTM 2011 Workshops, Confederated International Workshops and Posters,, Hersonissou, Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Cecil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.101, 2011, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration, Interoperability and Networking, Proceedings of the 5th IFAC/IFIP EI2N'2010 workshop, Lecture Notes in Computer Sciences, On the Move to Meaningful Internet Systems: OTM 2010: International Workshops, Hersonissou, Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Qing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemafor Anyanwu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.76, 2010, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16961-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications - Proceedings of the Workshops and the Doctorial Symposium of the I-ESA International Conference 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE/Wiley, pp.176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems, OTM 2010 Confederated International Conferences: CoopIS, IS, DOA and ODBASE (Tharam and Herrero eds), Hersonissos, Greece, October 25-29, 2010, Proceedings, Part I and II. Lecture Notes in Computer Science. 18th International Conference on Cooperative Information Systems (CoopIS'2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brian Blake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, pp.578, 2010, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16934-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration, Interoperability and Networking, Proceedings of the IFAC/IFIP EI2N'2009 workshop, Lecture Notes in Computer Sciences, Vilamoura, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Goranson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, pp.86, 2009, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration, Interoperability and Networking, Proceedings of the IFAC/IFIP EI2N'2008 workshop, Monterrey, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kusiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Verlag, pp.239-322, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPM 2006 International Workshops, BPD, BPI, ENEI, GPWW, DPM, semantics4ws, Vienna, Austria, September 4-7, 2006, Springer Verlag, Lecture Notes in Computer Science, September, LNCS 4103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schahram Dustdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma L. Mansar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajo Reijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.508, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications, Proceedings of the Workshops and the Doctorial Symposium of the Second IFAC/IFIP International Conference: EI2N, WSI and IS-TSPQ 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing, pp.396, 2006, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470612200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the BPM2005 Business Process Management Workshops (BPM 2005), BPI, BPD, ENEI, BPRM, WSCOBPM, BPS, Nancy, France, September 5, 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malu Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Weijters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.518, 2006, LNCS 3812, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11678564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semantic Interoperability to Cognitive Interoperability: Enabling Human-CPS Collaboration in Industry 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC/INSTICC International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marbella, Spain. pp.103-122, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15576-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Guided Deep Reinforcement Learning for Robotic Task Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukriti Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Intelligent Control and Automation Science, ICONS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systemic Human Digital Twin Model for Human-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.416-421, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incrementally updating Concept Lattices in Arbitrarily Distributed Formal Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop, DECISIONING 2024 Pereira, Colombia, June 4–6, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Pereira, Colombia. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91690-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human Ontology with Cognition and Ability Models for Human and Cognitive Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Zehnder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC/INSTICC International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marbella, Spain. pp.52-71, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15576-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cognitive Interoperability with Cognitive Human Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marbella, Spain. pp.332-349, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15579-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios, shared understanding, and group decision support to foster innovation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Agredo-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar A. Collazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Zaraté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Iberoamerican Workshop Human-Computer Interaction, HCI-COLLAB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Popayan, Colombia. pp.271-285, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57982-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive architecture for cognitive cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction in additive manufacturing: a formal concept analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yande Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC-CIE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Washinton D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition in digital twins for cyber-physical systems and humans: Where and why?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Spain. pp.399-412, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80775-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centric digital twins: Advancing safety and ergonomics in human-robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gaffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Haj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC/IFIP International Workshop on Enterprise Integration, Interoperability And Networking, EI2N 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.380-397, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49339-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-relational and concept analysis based knowledge extraction in the Industry 4.0: A systematic mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.7909-7920, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cognitive interoperability in cyber-physical enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.695-706, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending RCA algorithm to consider ternary relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Information Society and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Kopaonik, Serbia. pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a flexible and scalable data stream algorithm in FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Leutwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Conceptual Structures, ICCS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuel Ojeda-Aciego; Kai Sauerwald; Robert Jäschke, Sep 2023, Berlin, Germany. pp.104-117, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40960-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed, the double-edged sword of the Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvere Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Feeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Innovative Intelligent Industrial Production and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Oct 2022, Valletta, Malta. pp.123-128, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011527000003329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual framework for smart assessment in organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.10943-10948, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCA went (multi-)relational, but does it make any difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blondin-Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th workshop "What Can FCA Do for Artificial Intelligence?" colacated with 30th International Joint Conference on Artificial Intelligence, IJCAI-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal, Canada. pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge discovering from multiple sources in agriculture value-chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Technology Innovation and Uncertainty Management in Agri-food Systems, RUC-APS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Innovation Hubs supporting SMEs digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Sassanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Doumeingts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Engineering, Technology and Innovation, ICE/ITMC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective model to improve the quality and freshness of sold vegetables through retailer funding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Esteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Eva Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Industrial Engineering and Industrial Management and XXV Congreso de Ingeniería de Organización, CIO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valencia (on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm and meta-model for cyber-physical-social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.10949-10954, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirement elicitation for adaptive standards development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvere Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Barnard Feeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.863-868, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-based digital twin for optimizing manufacturing systems: A real industrial-case application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.307-312, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-knowledge integration: Developing a FAIR data science approach for adding value to the agricultural supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Collazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Technology Innovation and Uncertainty Management in Agri-food Systems, RUC-APS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge mobilisation crossing boundaries: a multi-perspective framework for agri-food value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Model-IT International Symposium on Applications of Modelling as an Innovative Technology in the Horticultural Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Molfetta, Italy. pp.185-200, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1311.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a personalisation framework for Cyber-Physical-Social System (CPSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.242-248, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a software tool to perform business process smart assessment in enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.900-905, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability maturity assessment of the digital innovation hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel da Silva Serapiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Innovative Intelligent Industrial Production and Logistics, IN4PL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Valetta, Malta. pp.67-74, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010653800003062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation in cyber-physical-social systems: A multi-stakeholder aware recommendation and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Conference on User Modeling, Adaptation and Personalization, UMAP'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Utrecht, Netherlands. pp.251-255, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450613.3456847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart assessment: A metamodel proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Barafort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th OTM/IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kallithea, Rhodes, Greece. pp.12-22, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40907-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reference model for configuring services portfolio of digital innovation hubs: the ETBSD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Sassanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Doumeingts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFIP / SOCOLNET Working Conference on Virtual Enterprises, PRO-VE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia (virtual), Spain. pp.597-607, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62412-5_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalised visual art recommendation by learning latent semantic representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Aghenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Workshop on Semantic and Social Media Adaptation and Personalization, SMAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Zakynthos, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMAP49528.2020.9248448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to CP(P)S modelling & architecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Weichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gash Bhullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néjib Moalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on interoperability for enterprise systems and applications, I-ESA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept analysis-based association mining from linked data: A case in industrial decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blondin Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data meets Applied Ontologies in Open Science and Innovation, DAO-SI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gratz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-model of Cyber-Physical-Social System: The CPSS paradigm to support human-machine collaboration in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of manufacturing organizations based on indicator sets: A formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM/IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valletta, Malta. pp.36-44, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11683-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven pattern-based constructs definition for the digital transformation modelling of collaborative networked manufacturing enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cafagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.507-515, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to personalisation in cyber-physical-social systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM/IFAC/IFIP International Workshop on Enterprise Integration, Interoperability and Networking, EI2N 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DOA Institute, Oct 2018, La Vallette, Malta. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11683-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative, distributed simulations of agri-food supply chains. Analysis on how linking theory and practice by using multi-agent structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E Hernandez Hormazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Nahuel Pankow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy. pp.487-495, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28464-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value-chain wide food waste management: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Decision Support System Technology, EmC-ICDSST 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Funchal, Madeira, Portugal. pp.41-54, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18819-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining process factor causality links with multi-relational associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blondin Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Knowledge Capture, K-CAP'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marina Del Rey, CA, United States. pp.263-266, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360901.3364446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalisation in cyber physical and social systems: the case of recommendations in cultural heritage spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bereket Abera Yilma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization, SMAP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saragosse, Spain. pp.75-79, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMAP.2018.8501890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid production-system control-architecture for smart manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th OTM/IFIP Enterprise Integration, Interoperability and Networking Workshop (EI2N)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kallithea, Rhodes, Greece. pp.5-15, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73805-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on operational research advances in agri-food supply chains and societal challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Kacprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Operational Research, EURO'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interoperability of large systems through a formal method: Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Wajnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blondin Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1397-1402, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-paradigm modelling of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1385-1390, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to support I4.0 adoption in SMEs: a core-metamodel and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.42-47, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Solutions for Enhancing Agriculture Value Chain Decision-Making. A Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Kacprzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.761-774, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge engineering approaches for building materials domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Tibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Kaučič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela D Perhavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Tiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Construction Materials for Sustainable future, CoMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Zadar, Croatia. pp.864-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic reconciliation view to support the interoperable information relationships in product design and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Junior Canciglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15896-15903, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for interoperability assessment in networked enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Proper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCA modelling for CPS interoperability optimization in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Society and Technology, ICIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kopaonik, Serbia. pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUC-APS: Enhancing and implementing knowledge based ICT solutions within high Risk and Uncertain Conditions for Agriculture Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Patelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Industrial Engineering and Industrial Management (CIO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València (UPV); Asociación para el Desarrollo de la Ingeniería de Organización (ADINGOR); Centro de Investigación en Gestión e Ingeniería de Producción (CIGIP); Reengineering Operations GroupWork Logistics Excellence (ROGLE), Jul 2017, Valencia, Spain. pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing business process variability through process mining and semantic reasoning: an application in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Pereira Detro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo De Freitas Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Working Conference on Virtual Enterprises, PRO-VE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vicenza, Italy. pp.333-340, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65151-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interoperability assessment approach based on criteria dependencies to support decision making in networked enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Proper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIAO! Doctoral Consortium Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based model-driven patterns for notification-oriented data-intensive enterprise information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M Simão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cézar Stadzisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Society and Technology, ICIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kopaonik, Serbia. pp.148-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0 paradigm: The viewpoint of the small and medium enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Society and Technology, ICIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kopaonik, Serbia. pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-automated tool for interoperability assessment: An ontology-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Proper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Software Process Improvement and Capability Determination, SPICE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palma de Mallorca, Spain. pp.241-254, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67383-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing semantic interoperability in healthcare using semantic process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Pereira Detro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Portela Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Society and Techology, ICIST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Kopaonik, Serbia. pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comparative analysis of interoperability assessment approaches for collaborative enterprise systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IPSE International Conference on Transdisciplinary Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Curitiba, Brazil. pp.45-54, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-703-0-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using formal measures to improve maturity model assessment for conceptual interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Proper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th OTM/IFAC Enterprise Integration, Interoperability and Networking Workshop, EI2N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OM, Oct 2016, Kallithea, Rhodes, Greece. pp.47-56, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55961-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a model-driven ontology for product development process interoperability and information sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Junior Canciglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.158-168, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards systems requirements interoperability in transdisciplinary engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ISPE International Conference on Transdisciplinary Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a meta-model for networked enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel S S Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Proper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st international conference on exploring modelling methods for systems analysis and design, EMMSAD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Ljubljana, Slovenia. pp.417-431, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39429-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A notification-oriented approach for systems requirements engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M Simão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cézar Stadzisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IPSE International Conference on Transdisciplinary Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Curitiba, Brazil. pp.229-238, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-703-0-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Internet-of-Things platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Information Society and Techology, ICIST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Kopaonik, Serbia. pp.216-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans in the enterprise interoperability ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Luis-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.92-98, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements interoperability method to support integrated product development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 45th International Conference on Computers &amp; Industrial Engineering, CIE45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal methods for process knowledge extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling interoperability as a property of ubiquitous systems: towards the theory of interoperability-of-everything</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Society and Technology, ICIST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Kopaonik, Serbia. pp.240-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptual framework for requirements interoperability in complex systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Luis Szejka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTM, Oct 2014, Amantea, Italy. pp.229-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system for customer variety representation in product lines definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Doctoral Workshop on "Product and Asset Lifecycle Management", PALM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal semantic annotations for models interoperability in a PLM environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control, Aug 2014, Cape Town, South Africa. pp.2382-2393, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach for the rationalisation of product lines variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.3280-3291, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for e-government concepts interoperability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marcelo A. P. Cestari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Portela Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Society and Technology, ICIST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Kopaonik, Serbia. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of attributes characterization for interoperability assessment from the public administration perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marcelo Cestari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Industrial and Business Applications of Semantic Technologies and Knowledge-based information systems, INBAST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amantea, Italy. pp.329-338, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45550-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interoperability properties for tooling a software bus for energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Society and Technology, ICIST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Kopaonik, Serbia. pp.285-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative control in production and logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Monostori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valckenaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietek Brdys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, August 24-29, 2014, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.4246-4265, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01063021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un apprentissage itératif à l'ingénierie système basée sur des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and Interoperability: Two Facets of the Same Gold Medal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Noran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.250-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems modelling for enterprise systems interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Enterprise design and Management, DED&amp;M 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass customisation in sustainable networked enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.670-678, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic enrichment of models to assist knowledge management in a PLM environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Cooperative Information Systems CoopIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-scale models interoperability problem: the Plate-Form(E)3 project case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd industry Applications and Standard initiatives for Cooperative Information Systems for Interoperable Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Interoperability for dynamic product-service business ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology, ICIST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Kopaonik, Serbia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a Sustainable Cooperative Healthcare: An Interoperability-driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Noran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems modelling for enterprise systems interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology, ICIST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Kopaonik, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of semantic annotation for systems interoperability in a PLM environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Rocha Loures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM Federated conferences and worlshops, 2nd Workshop on Industrial and Business Applications of Semantic Web Technologies (INBAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33618-8-207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based system for manufacturing sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Giovannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind El Haouzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control problems in Manufacturing, INCOM'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1333-1338, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ontologies for semantic interoperability in supply chain networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Enterprise Information Systems, ICEIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.22-31, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003416500220031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics enactment in Enterprise Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.13064-13073, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System engineering for systems interoperability in manufacturing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Production Engineering, ICPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nis, Serbia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, Where and How to use Semantic Annotation for Systems Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st UNITE Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bucarest, Romania. pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based supply chain process configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Production Engineering, ICPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nis, Serbia. pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Annotation Model Definition for Systems Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2011 Workshops 2011 - 6th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hersonissos, Crete, Greece. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicitation de la sémantique de modèles de systèmes d'information d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la sémantique dans les modèles de systèmes d'information d'entreprises collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale du GT Easy-DIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability concerns in Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco Inter-Regional Engineering Conference, UCTE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Krakow, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation approach for cooperative information systems interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Enterprise Information Systems, ICEIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.101-110, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003508401010110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basics of interoperability: a curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th China - Europe International Symposium on Software Industry Oriented Education, CEISIE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France. pp.185-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology approach for the interoperability of networked enterprises in supply chain environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC/IFIP Workshop on Enterprise Integration, Interoperability and Networking, EI2N'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hersonissou, Crete, Greece. pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an approach for formalizing the supply chain operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM International Conference on Semantic Systems, I-SEMANTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.19, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1839707.1839732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Description Logic for Semantic Interoperability of Enterprise Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC/IFIP EI2N'2009 workshop on Enterprise Integration, Interoperability and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Vilamoura, Portugal. pp.205-215, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'entreprise et de système d'information dirigée par les modèles : quels usages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept of Semantic Information Pool for manufacturing supply networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Zdravković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Trajanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Working Conference on Total Quality Management - Advanced and Intelligent Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Belgrade, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic enrichment of standard-based electronic catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Sarraipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agostinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.163-168, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Model for Production-Control Systems Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele de Nicolò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th CIRP Digital Enterprise Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.527-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of enterprise models for interoperability purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advanced Information Systems for Enterprises, IWAISE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Constantine, Algeria. pp.11-17, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWAISE.2008.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unified enterprise modelling language – Overview and further Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundas Matulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.11895-11906, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Enterprise-Systems Integration Issues: an Engineering Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Auzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Cost Effective Automation in Networked Product Development and Manufacturing, IFAC-CEA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Approach for Product Information Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on The Modern Information Technology in the Innovation Processes of the Industrial Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Products Information Interoperability in Networked Manufacturing Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Cost Effective Automation in Networked Product Development and Manufacturing IFAC-CEA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. IFACPapersOnline, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20071002-MX-4-3906.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Industrielle et pédagogie – retours d'experiences avec l'ERP Adonix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Zoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Semantic Modelling for Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Conference on Emerging Technologies and Factory Automation, ETFA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Patras, Greece. pp.847-854, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTA.2007.4416868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products information interoperability in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ottavo Convegno AITeM (Associazione Italiana Tecnologia Meccanica)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montecatini Terme, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Product Oriented Modelling Concept: Holons for systems synchronisation and interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Enterprise Information Systems, ICEIS'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing link: culture and language barriers to interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deemathie Desilva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill And Knowledge, May 22-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Product Oriented Process Modelling for Enterprise Applications Synchronisation and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/IFIP International conference on Interoperability for Enterprise Applications and Software (I-ESA'2006), March 22-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.461-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enterprise model of interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabby Santanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Etienne, France, France. pp.579-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-driven Enterprise Interoperability for Manufacturing Systems Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the BPM2006 Business Process Management Workshops. 2nd ENEI Workshop, Vienna, Austria, September 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vienna, Austria. pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting HPM to B2M interoperability issues: Towards Interoperability between Business Management Level and Shop Floor Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral symposium in INTEROP-ESA'05 - First International Conference on Interoperability of Enterprise Software and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Genève/Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Enterprise Modelling Language for enhanced interoperability of Enterprise Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC INCOM2004 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bahia, Brazil. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation of enterprise modelling standards using UML and the B method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Concurrent Enterprising, ICE2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Rome, Italy. pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Modeling Language for meta-modelling: towards constructs definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of ICIMS-NOE, ASI'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technical objects to technical educational multimedia objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on the Quality Assurance within Engineering Higher Education, EQAS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility programme results – Version 5 from M25 to M42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTG4.2: Experimental Semantic Enrichment of Enterprise Models for Interoperability and its Practical Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Diamantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Krogstie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM4: Tutorial on UEML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundas Matulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des activités professionnelles et outil de positionnement individuel ou collectif D2 : Spécification de l'ontologie pédagogique OPALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM3: Research directions in enterprise modelling for interoperability and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundas Matulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Opdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des activités professionnelles et outil de positionnement individuel ou collectif. D1 : Définition du modèle de données EVALU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DI.2: Enterprise Interoperability-Framework and knowledge corpus-Advanced report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dassisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Elvesaeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTG4.1: A practical experiment on semantic enrichment in a homogeneous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Boudjlida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Baïna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product data representation and exchange: Application protocol: Furniture catalog and interior design, ISO/DIS 10303-236 standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Lauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D11.4: Experts collaboration with standards bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel-Angel Abian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEM2: Roadmap for UEML and UEML2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Berio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Opdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.7: DIH4CPS deliverable - Interoperability maturity assessment of the DIHs and partners network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D21-D3.11:D3.7a, European Commission - Directorate-General for Communications Networks, Content and Technology. 2021, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.3.1: DIH4CPS deliverable - Modelling Framework for knowledge creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Frederik Uhlenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D11 - D.3.1, European Commission - Directorate-General for Communications Networks, Content and Technology. 2020, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.2: DIH4CPS deliverable - Elicitation and Modelling of Competences related to Embedded and Cyber Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasamin Eslami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Semeraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Guédria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D12-D3.2:D3.2a, European Commission - Directorate-General for Communications Networks, Content and Technology. 2020, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.1: DIH4CPS deliverable - Project Handbook including Quality Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Doumeingts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D01 - D1.1: D1.1a, European Commission - Directorate-General for Communications Networks, Content and Technology. 2020, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D1.2: DIH4CPS deliverable - Quality Assurance and Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gash Bulhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Sassanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D04 – D1.4: D1.2, European Commission - Directorate-General for Communications Networks, Content and Technology. 2020, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution au Génie Automatique : le prototypage des machines et systèmes automatisés de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Henri Poincaré - Nancy I, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991NAN10005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00562037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modèles et modèles pour l'intégration et l'interopérabilité des applications d'entreprises de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.inge. Université Henri Poincaré - Nancy I, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00119423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId741"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7B12771"/>
+    <w:nsid w:val="14ABA3EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-panetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5537-2261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114460760" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/272980415" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000384014639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4626-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Juli&#225;n Ferreirone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaffinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Haj Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Naudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2024.104230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Teste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-024-02139-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Krima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2024.100604" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2023.100516" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12460" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312488v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ferreirone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Semeraro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leutwyler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Shan Jia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Macchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Siri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Weichhart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.04.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zdravkovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1941275" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Esteso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Eva Alemany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Ortiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3926/jiem.3719" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Barafort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Polenghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pozzetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100298" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328240v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1973570" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1755066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12354" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103466" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Molina Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.04.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190888v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereket Abera Yilma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103458" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mortimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1796141" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Sapp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Harvey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvere Krima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Barnard Feeney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6028/NIST.AMS.100-40" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12352" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Molina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.03.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Pereira Detro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alves Portela Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha Loures de Freitas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1632382" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S S Leal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1678767" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103224" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcelo A. P. Cestari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Freitas Rocha Loures" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2018.1564154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1736636" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895093v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2018.1536807" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.02.060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Hernandez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Eva Alemany Diaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kacprzyk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103188" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Alemany Diaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103187" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pinto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.04.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012547v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.02.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giovannini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Merla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Chimienti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2018.11.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911366v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1544723" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cafagna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12269" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2019.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12264" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.01.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Liao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;zar Stadzisz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Sim&#227;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2018.1470258" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756833v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimon Nof" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1454615" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2887349" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Portela Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha Loures" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12179" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577512v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zdravkovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10257-017-0353-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Luis Szejka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri J&#250;nior" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wajnberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondin Alexandre Mass&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Valtchev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12176" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12174" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286475v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjlida" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1165875" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Whitman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.05.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri Junior" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.10.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142747v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cecil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.08.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122807v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pierrel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2015.03.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS141110012A" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Noran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Trajanovi&#263;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS141031011Z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238412v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12052" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123854v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12058" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F3BA8C940840CFF7A40CF59501512D336ECA5DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Monostori" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valckenaers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietek Brdys" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2015.03.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985485v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Junior Canciglieri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Rudek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.945-949.3424" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044953v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.988.675" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808801v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0650-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026591v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.945-949.424" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686500v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Cecil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2012.684802" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316410" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/036F287353D0744B91CA36CFE596E4387097C1AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920990v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.20131646" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS8JP7RJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Ni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Gu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.681917" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.03.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650352v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tursi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2011.12.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.01.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660047v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29958-2_8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728192v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722247v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.49-77" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.7-16" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733103v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Goncalves" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653691v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.20111448" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426351v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sarraipa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agostinho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0332-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653690v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114411" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577040v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2011.593104" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Anaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Berio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundas Matulevicius" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.10.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459453v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.10.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWBXWRQG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ba&#239;na" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2008.12.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361394v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.05.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287810v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Auzelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259678v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2007.12.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259826v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2007.12.009" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5WQ2TDL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281527v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Charalabidis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriopidis Loukis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mertins" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287811v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266459v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Catarci" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scannapieco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2008.03.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HX3VT6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193972v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Whitman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116336v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920600996419" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120019v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garetti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.016292" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119196v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-007-0040-x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7741DB95F42B1412D5A09DAA2477863AC8E4F9CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090495v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peirera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-006-0033-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79FD535E92755713C8697CD0C233306CADE689A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092015v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086522v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115878v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.09.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120783v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEM.2005.007638" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162318v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Yu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(03)00079-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zaremba" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2003.09.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137256v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roesch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025641v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163685v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tiano" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Tibaut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kaucic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.DEM-EB.5.118097" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Rocca de Togores" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Nunez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200987v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77581-2_20" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094261v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Steiger-Garcao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781439828328.ch5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806378v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B. Vernadat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031814969" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81497-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482859v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debruyne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bollen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciuciu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40907-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696103v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73805-5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673485v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Papazoglou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paschke" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942413v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krob Daniel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benghozi Pierre-Jean" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04313-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862769v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meersman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharam Dillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Eder" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862785v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741386v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724193v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Herrero" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33618-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724194v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rinderle-Ma" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dadam" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33606-5and10.1007/978-3-642-33615-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637297v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moser" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mark Soley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632849v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qing" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521105v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemafor Anyanwu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496543v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522881v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardoso" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brian Blake" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421749v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bernus" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Goranson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_23" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5ZD2M7LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338147v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kusiak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091350v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahram Dustdar" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davenport" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma L. Mansar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Reijers" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086886v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612200" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082043v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bussler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu Castellanos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Weijters" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11678564" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266672v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukriti Bhattacharya" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345291v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15576-4_7" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160240v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.072" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126419v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91690-8_8" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345298v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Zehnder" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15576-4_4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345280v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15579-5_20" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683559v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.099" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622357v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Agredo-Delgado" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Antonelli" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Collazos" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57982-0_21" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681055v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yande Ndiaye" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802334v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80775-6_27" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287074v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_24" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189347v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.345" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189335v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1648" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131362v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278461v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40960-8_9" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131334v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Feeney" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011527000003329" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921969v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2841" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253786v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.101" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253774v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.157" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921981v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2839" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341410v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Wajnberg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blondin-Mass&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666559v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270685v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sassanelli" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570273" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270877v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ortiz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666572v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Collazos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codocedo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191439v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaofeng Liu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Zhao" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilan Chen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1311.24" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253762v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.028" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253791v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.107" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404226v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel da Silva Serapiao" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010653800003062" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270669v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450613.3456847" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329055v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40907-4_3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975488v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_49" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997497v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Aghenda" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP49528.2020.9248448" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011373v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gash Bhullard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047367v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11683-5_4" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455243v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blondin Masse" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191325v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191335v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_44" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009913v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11683-5_3" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191354v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Hernandez Hormazabal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Nahuel Pankow" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_42" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157909v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18819-1_4" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377662v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364446" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793629v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73805-5_1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866903v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2018.8501890" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833453v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lyons" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813398v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.330" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813386v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Morozov" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.334" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813389v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.232" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001076v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Patelli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Drummond" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674861v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_68" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532419v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kau&#269;i&#269;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela D Perhavec" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567999v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2357" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562658v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Proper" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526383v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674899v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santos" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo De Freitas Rocha Loures" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_31" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647084v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526376v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526397v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599149v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67383-7_18" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417620v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_15" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298125v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376442v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-703-0-45" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387780v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55961-2_5" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376444v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331856v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39429-9_26" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376439v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-703-0-229" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298141v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140396v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis-Ferreira" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_9" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224947v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224489v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074315v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992669v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905093v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082576v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02551" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081763v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02226" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993431v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074447v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcelo Cestari" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_33" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015621v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063021v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Monostori" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01026" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857794v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787684v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850144v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_70" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850145v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850146v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rahon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797878v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857807v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797872v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722740v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33618-8-207" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672215v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00383" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582507v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03597" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583863v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003416500220031" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627530v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597903v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627531v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627909v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_14" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582443v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586779v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653629v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583866v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003508401010110" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521101v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388033v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499668v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839732" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416386v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_31" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369834v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408703v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391403v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0329" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319670v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Nicol&#242;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232842v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2008.15" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312007v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2158" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165249v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071002-MX-4-3906.00015" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168535v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168534v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288125v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Zoz" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165243v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416868" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168536v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082038v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022720v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deemathie Desilva" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022723v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082037v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabby Santanu" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091349v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000579v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120943v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Petit" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120944v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942728v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942865v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;ron" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356101v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259680v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Diamantini" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Krogstie" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259681v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322020v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143101v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Opdahl" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104546v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143063v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elvesaeter" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094769v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Dong" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tomas" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137860v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Lauro" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143106v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Berre" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zelm" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Abian" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143072v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382545v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079835v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Frederik Uhlenkamp" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079909v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079744v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079785v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gash Bulhar" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00562037v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747406v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10005" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119423v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-panetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5537-2261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114460760" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/272980415" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000384014639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4626-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Juli&#225;n Ferreirone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gaffinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Haj Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Naudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2024.104230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Teste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-024-02139-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Krima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2024.100604" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2024.100954" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2023.100516" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12460" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312488v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ferreirone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Semeraro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leutwyler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zdravkovi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Weichhart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1941275" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Shan Jia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Macchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Siri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Esteso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Eva Alemany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Ortiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3926/jiem.3719" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Barafort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Polenghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pozzetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100298" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328240v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2021.1973570" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1755066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12354" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103466" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Molina Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.04.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190888v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereket Abera Yilma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103458" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mortimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2020.1796141" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Sapp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Harvey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvere Krima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Barnard Feeney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6028/NIST.AMS.100-40" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12352" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Molina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.03.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S S Leal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1678767" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103224" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155320v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Pereira Detro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alves Portela Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha Loures de Freitas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2019.1632382" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcelo A. P. Cestari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Freitas Rocha Loures" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2018.1564154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1736636" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895093v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2018.1536807" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2020.02.060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Hernandez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Eva Alemany Diaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Kacprzyk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103188" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Alemany Diaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103187" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1544723" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cafagna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pinto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.04.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2019.02.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920242v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giovannini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Merla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Chimienti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2018.11.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2019.07.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12264" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.01.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Liao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;zar Stadzisz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Sim&#227;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2018.1470258" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756833v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimon Nof" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1454615" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2887349" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Portela Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha Loures" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12179" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577512v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zdravkovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10257-017-0353-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Luis Szejka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri J&#250;nior" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wajnberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondin Alexandre Mass&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Valtchev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12176" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12174" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286475v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjlida" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1165875" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Whitman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.05.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri Junior" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.10.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142747v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cecil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.08.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS141110012A" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122807v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pierrel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2015.03.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Noran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Trajanovi&#263;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS141031011Z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238412v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12052" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123854v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12058" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F3BA8C940840CFF7A40CF59501512D336ECA5DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Monostori" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valckenaers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietek Brdys" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2015.03.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985485v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Junior Canciglieri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Rudek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.945-949.3424" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044953v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.988.675" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808801v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0650-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026591v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.945-949.424" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686500v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Cecil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2012.684802" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316410" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/036F287353D0744B91CA36CFE596E4387097C1AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920990v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.20131646" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS8JP7RJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Ni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Gu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.681917" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650352v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tursi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2011.12.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671856v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.03.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.01.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660047v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29958-2_8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728192v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722247v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.49-77" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.7-16" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733103v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Goncalves" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653691v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.20111448" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426351v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sarraipa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agostinho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0332-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653690v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114411" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577040v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2011.593104" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Anaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Berio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundas Matulevicius" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.10.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459453v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.10.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWBXWRQG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ba&#239;na" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2008.12.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361394v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.05.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287810v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Auzelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259678v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2007.12.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259826v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2007.12.009" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5WQ2TDL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281527v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Charalabidis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriopidis Loukis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mertins" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287811v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266459v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Catarci" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scannapieco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2008.03.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HX3VT6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193972v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Whitman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116336v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920600996419" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120019v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garetti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.016292" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119196v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-007-0040-x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7741DB95F42B1412D5A09DAA2477863AC8E4F9CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090495v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peirera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-006-0033-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79FD535E92755713C8697CD0C233306CADE689A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092015v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086522v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115878v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2006.09.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120783v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIEM.2005.007638" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162318v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Yu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(03)00079-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zaremba" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2003.09.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137256v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roesch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025641v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163685v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tiano" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Tibaut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kaucic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.DEM-EB.5.118097" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Rocca de Togores" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Nunez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200987v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77581-2_20" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094261v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Steiger-Garcao" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781439828328.ch5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806378v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B. Vernadat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031814969" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81497-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482859v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debruyne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bollen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciuciu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40907-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696103v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73805-5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673485v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Papazoglou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paschke" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69462-7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942413v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krob Daniel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benghozi Pierre-Jean" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lonjon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04313-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862769v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meersman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharam Dillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Eder" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862785v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724193v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Herrero" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33618-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741386v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724194v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rinderle-Ma" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dadam" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33606-5and10.1007/978-3-642-33615-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637297v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moser" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mark Soley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632849v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qing" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521105v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemafor Anyanwu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16961-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496543v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522881v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardoso" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brian Blake" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421749v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bernus" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Goranson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_23" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5ZD2M7LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338147v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kusiak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091350v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahram Dustdar" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davenport" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma L. Mansar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Reijers" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086886v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612200" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082043v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bussler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malu Castellanos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Weijters" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11678564" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345291v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15576-4_7" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266672v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukriti Bhattacharya" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160240v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.072" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126419v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91690-8_8" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345298v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Zehnder" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15576-4_4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345280v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15579-5_20" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622357v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Agredo-Delgado" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Antonelli" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Collazos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57982-0_21" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683559v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.099" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681055v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yande Ndiaye" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802334v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80775-6_27" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287074v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_24" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189347v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.345" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189335v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1648" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131362v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278461v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40960-8_9" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131334v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Feeney" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011527000003329" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921981v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2839" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341410v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Wajnberg" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blondin-Mass&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666559v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270685v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sassanelli" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570273" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270877v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ortiz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921969v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2841" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253786v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.101" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253774v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.157" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666572v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Collazos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codocedo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191439v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaofeng Liu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Zhao" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilan Chen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1311.24" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253762v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.028" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253791v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.107" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404226v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel da Silva Serapiao" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010653800003062" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270669v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450613.3456847" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329055v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40907-4_3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975488v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62412-5_49" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997497v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Aghenda" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP49528.2020.9248448" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011373v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gash Bhullard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455243v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blondin Masse" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191325v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047367v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11683-5_4" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191335v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_44" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009913v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11683-5_3" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191354v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E Hernandez Hormazabal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Nahuel Pankow" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28464-0_42" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157909v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18819-1_4" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377662v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364446" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866903v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2018.8501890" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793629v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73805-5_1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833453v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lyons" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813398v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.330" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813386v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Morozov" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.334" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813389v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.232" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674861v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_68" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532419v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kau&#269;i&#269;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela D Perhavec" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567999v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2357" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562658v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Proper" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526383v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001076v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Patelli" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Drummond" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674899v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santos" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo De Freitas Rocha Loures" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65151-4_31" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647084v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526376v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526397v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599149v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67383-7_18" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298125v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376442v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-703-0-45" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387780v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55961-2_5" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417620v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_15" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376444v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331856v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39429-9_26" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376439v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-703-0-229" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298141v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140396v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis-Ferreira" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_9" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224947v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224489v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992669v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074315v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905093v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082576v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02551" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081763v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02226" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993431v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074447v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcelo Cestari" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_33" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015621v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063021v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Monostori" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01026" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857794v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787684v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850144v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_70" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850145v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850146v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rahon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797878v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857807v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797872v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722740v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33618-8-207" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672215v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00383" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583863v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003416500220031" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582507v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03597" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627530v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597903v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627531v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627909v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_14" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582443v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586779v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653629v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583866v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003508401010110" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388033v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521101v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499668v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839732" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416386v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_31" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369834v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408703v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391403v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0329" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319670v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Nicol&#242;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232842v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2008.15" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312007v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2158" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168535v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168534v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165249v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071002-MX-4-3906.00015" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288125v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Zoz" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165243v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416868" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168536v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082038v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022720v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deemathie Desilva" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022723v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082037v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabby Santanu" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091349v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000579v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120943v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Petit" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120944v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942728v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942865v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;ron" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356101v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259680v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Diamantini" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Krogstie" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259681v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322020v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143101v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Opdahl" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104546v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143063v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Elvesaeter" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094769v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Dong" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tomas" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137860v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Lauro" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143106v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Berre" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zelm" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Abian" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143072v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382545v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079835v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Frederik Uhlenkamp" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079909v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079744v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079785v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gash Bulhar" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00562037v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10005" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119423v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>