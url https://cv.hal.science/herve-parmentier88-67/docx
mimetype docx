--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -1080,230 +1080,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERVICES ÉCOSYSTÉMIQUES ET CHANGEMENT CLIMATIQUE : CAS DE LA FORET TOURBEUSE DE LOKOLAMA DANS LE BASSIN DU CONGO (R.D.C.)</w:t>
+                <w:t xml:space="preserve">Apport de la télédétection à la mise en place de prévention et suivi d’incendies des tourbières forestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieumerci Eluo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Parmentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Climat et changements environnementaux : mesures, enjeux, transitions". 37ème colloque annuel de l'Association Internationale pour le Climat, Paris, du 19 au 21 juin 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale pour le Climat, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">« Progrès en développement durable » la science et le génie au service de la transition écologique et énergétique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Chicoutimi - Saguenay.; University of Quebec in Chicoutimi - Saguenay., Oct 2024, Chicoutimi - Saguenay., Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708932v1</w:t>
+                <w:t xml:space="preserve">hal-04755755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection à la mise en place de prévention et suivi d’incendies des tourbières forestières</w:t>
+                <w:t xml:space="preserve">SERVICES ÉCOSYSTÉMIQUES ET CHANGEMENT CLIMATIQUE : CAS DE LA FORET TOURBEUSE DE LOKOLAMA DANS LE BASSIN DU CONGO (R.D.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieumerci Eluo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Progrès en développement durable » la science et le génie au service de la transition écologique et énergétique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Chicoutimi - Saguenay.; University of Quebec in Chicoutimi - Saguenay., Oct 2024, Chicoutimi - Saguenay., Canada</w:t>
+              <w:t xml:space="preserve">"Climat et changements environnementaux : mesures, enjeux, transitions". 37ème colloque annuel de l'Association Internationale pour le Climat, Paris, du 19 au 21 juin 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale pour le Climat, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755755v1</w:t>
+                <w:t xml:space="preserve">hal-04708932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the hydro-pedological and hydrological peatlands functioning by topographical and geological positioning Peat forest from Congo basin, Lokolama (DRC)</w:t>
               </w:r>
@@ -2142,195 +2142,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils collaboratifs de gestion et diffusion de données socio-environnementales. Retours d’expérience de l’OHM Vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arnaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World‘s Large Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, New-Delhi, India</w:t>
+              <w:t xml:space="preserve">Séminaire Bases de Données de l'OHMI Téssékéré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318656v1</w:t>
+                <w:t xml:space="preserve">hal-01892717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,225 +2362,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils collaboratifs de gestion et diffusion de données socio-environnementales. Retours d’expérience de l’OHM Vallée du Rhône</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
+                <w:t xml:space="preserve">A. Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bases de Données de l'OHMI Téssékéré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World‘s Large Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, New-Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892717v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Räpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3339,148 +3339,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la Trame bleue dans les projets de requalification urbaine de métropoles fluviales (Lyon et Nantes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Parmentier</w:t>
+                <w:t xml:space="preserve">Integration of Blue Corridors in the urban requalification projects of riverside conurbations (Lyon, Nantes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servain</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Armani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. http://www.graie.org/ISRivers/docs/papers/2018/2P244-264SER.pdf, 2018</w:t>
+              <w:t xml:space="preserve">IS RIVERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01974348v1</w:t>
+                <w:t xml:space="preserve">hal-02318620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary water and river accounts for the Rhône river watershed</w:t>
               </w:r>
@@ -3581,148 +3581,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Blue Corridors in the urban requalification projects of riverside conurbations (Lyon, Nantes, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Parmentier</w:t>
+                <w:t xml:space="preserve">Intégration de la Trame bleue dans les projets de requalification urbaine de métropoles fluviales (Lyon et Nantes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Armani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS RIVERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. http://www.graie.org/ISRivers/docs/papers/2018/2P244-264SER.pdf, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318620v1</w:t>
+                <w:t xml:space="preserve">halshs-01974348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ateliers Pratiques Numériques en SHS des laboratoires lyonnais</w:t>
               </w:r>
@@ -5039,51 +5039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31888EE6"/>
+    <w:nsid w:val="5E0689D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5270,51 +5270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-parmentier88-67" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8567-2102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165252286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430949v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Arg&#252;ello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.8765" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.752" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumerci Eluo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pascault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aic2023.geo.unibuc.ro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24309.14562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Arguello Velazquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s M&#233;liani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Raepple" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-parmentier88-67" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8567-2102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165252286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430949v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Arg&#252;ello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.8765" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.752" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumerci Eluo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pascault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aic2023.geo.unibuc.ro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24309.14562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Arguello Velazquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s M&#233;liani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Raepple" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>