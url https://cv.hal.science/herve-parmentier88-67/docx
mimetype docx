--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -2267,277 +2267,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
+                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World‘s Large Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, New-Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563398v1</w:t>
+                <w:t xml:space="preserve">hal-02318656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France) IndexMeed Consortium (Indexing for Mining Ecological and Environmental Data) View project From traditional uses to an integrated valorisation of sediments in the Usumacinta river basin View project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Michel</w:t>
+                <w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World‘s Large Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, New-Delhi, India</w:t>
+              <w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318656v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t>
               </w:r>
@@ -2920,51 +2920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Räpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3460,269 +3460,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary water and river accounts for the Rhône river watershed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Weber</w:t>
+                <w:t xml:space="preserve">Intégration de la Trame bleue dans les projets de requalification urbaine de métropoles fluviales (Lyon et Nantes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Armani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. http://www.graie.org/ISRivers/docs/papers/2018/2P244-264SER.pdf, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318614v1</w:t>
+                <w:t xml:space="preserve">halshs-01974348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la Trame bleue dans les projets de requalification urbaine de métropoles fluviales (Lyon et Nantes)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Armani</w:t>
+                <w:t xml:space="preserve">Preliminary water and river accounts for the Rhône river watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmin Arguello Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Merchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Negrutiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. http://www.graie.org/ISRivers/docs/papers/2018/2P244-264SER.pdf, 2018</w:t>
+              <w:t xml:space="preserve">I.S Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01974348v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ateliers Pratiques Numériques en SHS des laboratoires lyonnais</w:t>
               </w:r>
@@ -5039,51 +5039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E0689D6"/>
+    <w:nsid w:val="52233BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5270,51 +5270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-parmentier88-67" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8567-2102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165252286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430949v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Arg&#252;ello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.8765" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.752" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumerci Eluo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pascault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aic2023.geo.unibuc.ro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24309.14562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Arguello Velazquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s M&#233;liani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Raepple" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-parmentier88-67" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8567-2102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165252286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430949v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Arg&#252;ello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.8765" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.752" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumerci Eluo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labbas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pascault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aic2023.geo.unibuc.ro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24309.14562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Arguello Velazquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Genis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677454v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s M&#233;liani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Raepple" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>