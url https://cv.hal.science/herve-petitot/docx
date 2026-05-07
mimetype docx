--- v1 (2026-03-25)
+++ v2 (2026-05-07)
@@ -66,3673 +66,3768 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stagnola, Pietrosella (Corse-du-Sud), perduration des pratiques agraires antiques au cours des temps modernes et indices de sites du Néolithique à l’Epoque Antique</w:t>
+                <w:t xml:space="preserve">Une sépulture à incinération d'époque romaine sur la commune de Montfaucon au lieu-dit Joanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Soula</w:t>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vidal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvestre Guené</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études corses et méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://www.etudes-corses.fr/?collection=n92</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 177, pp.2-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396483v1</w:t>
+                <w:t xml:space="preserve">hal-05609783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation du Néolithique moyen dans la vallée de la Tave - le site de la Roquette à Cavillargues (Gard)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stagnola, Pietrosella (Corse-du-Sud), perduration des pratiques agraires antiques au cours des temps modernes et indices de sites du Néolithique à l’Epoque Antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Georjon</w:t>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Petitot</w:t>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Léa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhodanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Études corses et méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www.etudes-corses.fr/?collection=n92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659434v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation du Néolithique moyen dans la vallée de la Tave - le site de la Roquette à Cavillargues (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Georjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lea</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 161, pp.3-42</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838978v1</w:t>
+                <w:t xml:space="preserve">hal-03659434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats de prospections pédestres autour de l'oppidum Saint-Vincent (Gaujac, Gard)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une occupation du Néolithique moyen dans la vallée de la Tave - le site de la Roquette à Cavillargues (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Georjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 157, pp.2-26</w:t>
+              <w:t xml:space="preserve">, 2022, 161, pp.3-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227717v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES VIVANTS ET DES MORTS DANS LE NÉOLITHIQUE FINAL LANGUEDOCIEN : L’OCCUPATION FONTBUXIENNE DE BEAUVERT À CONNAUX (GARD)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résultats de prospections pédestres autour de l'oppidum Saint-Vincent (Gaujac, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Forest</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alexandrine Le Rouzès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (27), pp.143 -199</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.2-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659483v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe dite &amp;quot;des amoureux de Mayran&amp;quot;, une sépulture double à Saint-Victor-la-Coste (GARD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DES VIVANTS ET DES MORTS DANS LE NÉOLITHIQUE FINAL LANGUEDOCIEN : L’OCCUPATION FONTBUXIENNE DE BEAUVERT À CONNAUX (GARD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Georjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhodanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151, pp.2-14</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (27), pp.143 -199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02357827v1</w:t>
+                <w:t xml:space="preserve">hal-03659483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe dite &amp;quot;des amoureux de Mayran&amp;quot;, une sépulture double à Saint-Victor-la-Coste (Gard)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La tombe dite &amp;quot;des amoureux de Mayran&amp;quot;, une sépulture double à Saint-Victor-la-Coste (GARD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151, pp.2-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659652v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dalle funéraire de Jourdain de Brès à Roquemaure (Gard), interprétation des motifs et analyse d'un costume militaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La tombe dite &amp;quot;des amoureux de Mayran&amp;quot;, une sépulture double à Saint-Victor-la-Coste (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Vondra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Druelle</w:t>
+                <w:t xml:space="preserve">André Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.2-16</w:t>
+              <w:t xml:space="preserve">, 2019, 151, pp.2-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267012v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles marques sur amphores gauloises découvertes dans la vallée de la Tave (Gard)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La dalle funéraire de Jourdain de Brès à Roquemaure (Gard), interprétation des motifs et analyse d'un costume militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vondra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Druelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142, pp.2-9</w:t>
+              <w:t xml:space="preserve">, 2018, pp.2-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02398833v1</w:t>
+                <w:t xml:space="preserve">hal-02267012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autel au masque découvert sur la commune de Cavillargues, au lieu dit Gaujargues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nouvelles marques sur amphores gauloises découvertes dans la vallée de la Tave (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Pellé</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 138, pp.2-8</w:t>
+              <w:t xml:space="preserve">, 2017, 142, pp.2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269219v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">un exemple d'adduction d'eau domaniale en haut Gard rhodanien : l'aqueduc privé de la villa de Mayran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un autel au masque découvert sur la commune de Cavillargues, au lieu dit Gaujargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vidal</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 118, pp.5-16</w:t>
+              <w:t xml:space="preserve">, 2016, 138, pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269230v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d'adduction d'eau domaniale en Haut Gard rhodanien : l'aqueduc privé de la villa de Mayran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">un exemple d'adduction d'eau domaniale en haut Gard rhodanien : l'aqueduc privé de la villa de Mayran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, L'accès à l'eau, 32, pp.34-39</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118, pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268996v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vestiges d’occupation du Néolithique et de l’âge du Bronze au lieu-dit « grange-Blanche » à Tresques (Gard)</w:t>
+                <w:t xml:space="preserve">Un exemple d'adduction d'eau domaniale en Haut Gard rhodanien : l'aqueduc privé de la villa de Mayran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pancin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhodanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 120, pp.2-20</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, L'accès à l'eau, 32, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269189v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobotany, vine growing and wine producing in Roman Southern France:the site of Gasquinoy (Béziers, Hérault)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des vestiges d’occupation du Néolithique et de l’âge du Bronze au lieu-dit « grange-Blanche » à Tresques (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. F. Terral</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37, pp.139-149</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120, pp.2-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268935v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d’une sépulture en coffre à Narbonne (Aude).</w:t>
+                <w:t xml:space="preserve">Archaeobotany, vine growing and wine producing in Roman Southern France:the site of Gasquinoy (Béziers, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Briois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cabrol</w:t>
+                <w:t xml:space="preserve">J. F. Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographies d'archéologie méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 e Millénaire. La transition du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines, 27, pp.141-147</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.139-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267874v1</w:t>
+                <w:t xml:space="preserve">hal-02268935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux viaires antiques d’après les données issues de prospections pédestres, la basse vallée de la Tave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Découverte d’une sépulture en coffre à Narbonne (Aude).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Buffat</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud De Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Alix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vidal</w:t>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Voies et réseaux, 27, pp.42-49</w:t>
+              <w:t xml:space="preserve">Monographies d'archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 e Millénaire. La transition du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines, 27, pp.141-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269185v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un centre domanial dans la vallée de la Tave : la villa de Mayran (Saint-Victor-la-Coste, Gard)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Les réseaux viaires antiques d’après les données issues de prospections pédestres, la basse vallée de la Tave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38-39, pp.225-282</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Voies et réseaux, 27, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267017v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa des Charbonniers à Saint-Paul-les-Fonts in Les Campagnes dans l'Antiquité : la villa gallo-romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un centre domanial dans la vallée de la Tave : la villa de Mayran (Saint-Victor-la-Coste, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Masbernat-Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies gardoises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.37-41</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38-39, pp.225-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749590v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vignoble et viticulture – histoire et archéologie en narbonnais et Roussillon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La villa des Charbonniers à Saint-Paul-les-Fonts in Les Campagnes dans l'Antiquité : la villa gallo-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Puig</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 54, pp.34-39</w:t>
+              <w:t xml:space="preserve">Archéologies gardoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270525v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème des sites de grandes dimensions. Quelques exemples en Languedoc Occidental</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vignoble et viticulture – histoire et archéologie en narbonnais et Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Christol</w:t>
+                <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35, pp.199-239</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268378v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte sépulcrale de La Parra, sur la commune de Roquemaure (Gard)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le problème des sites de grandes dimensions. Quelques exemples en Languedoc Occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Pélaquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographies d'archéologie méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, La préhistoire, 8, pp.255-260</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.199-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268390v1</w:t>
+                <w:t xml:space="preserve">hal-02268378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chemin de l'Age du Bronze en bordure de zone sur la commune de Roquemaure (Gard),</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La grotte sépulcrale de La Parra, sur la commune de Roquemaure (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies d'archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, La protohistoire, 9, pp.583-588</w:t>
+              <w:t xml:space="preserve">, 2002, La préhistoire, 8, pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268383v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mosaïque du ier s. ap. J.-C. découverte à Saint-Paul-les-Fonts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un chemin de l'Age du Bronze en bordure de zone sur la commune de Roquemaure (Gard),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhodanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 76, pp.25-40</w:t>
+              <w:t xml:space="preserve">Monographies d'archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, La protohistoire, 9, pp.583-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274626v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Treille, Manduel (Gard) : un nouveau site paléolithique supérieur à structures conservés en Languedoc Oriental</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une mosaïque du ier s. ap. J.-C. découverte à Saint-Paul-les-Fonts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 97 (1), pp.133-135</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 76, pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268987v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches archéologiques réalisées sur le tracé du TGV Méditerranée de Roquemaure aux Angles. Méthodes et résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Treille, Manduel (Gard) : un nouveau site paléolithique supérieur à structures conservés en Languedoc Oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Monnet - Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhodanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 71, pp.2-18</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (1), pp.133-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268909v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches archéologiques réalisées sur le tracé du TGV Méditerranée de Roquemaure aux Angles. Méthodes et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Monnet - Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 69</w:t>
+              <w:t xml:space="preserve">, 1999, 71, pp.2-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268913v1</w:t>
+                <w:t xml:space="preserve">hal-02268909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d'occupation dans la plaine charentaise (fin de l'âge du Fer et Moyen Âge)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les recherches archéologiques réalisées sur le tracé du TGV Méditerranée de Roquemaure aux Angles. Méthodes et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, L’estuaire de la Charente de la Protohistoire au Moyen-Age : La Challonnière et Mortantambe (Charente), 72, pp.143-155</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421562v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches archéologiques réalisées sur le tracé du TGV Méditerranée de Roquemaure aux Angles. Méthodes et résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un exemple d'occupation dans la plaine charentaise (fin de l'âge du Fer et Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assumpcio Toledo I Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Codina I Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhodanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 68, pp.3-17</w:t>
+              <w:t xml:space="preserve">Documents d'archéologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, L’estuaire de la Charente de la Protohistoire au Moyen-Age : La Challonnière et Mortantambe (Charente), 72, pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268905v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une découverte isolée de l'Age du Bronze sur la commune de Saint-Victor-la-Coste au lieu-dit Palus-Sud (Gard)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les recherches archéologiques réalisées sur le tracé du TGV Méditerranée de Roquemaure aux Angles. Méthodes et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Faraud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 61, pp.2-7</w:t>
+              <w:t xml:space="preserve">, 1998, 68, pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268900v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir et des silos gallo-romains sur la commune de Tresques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une découverte isolée de l'Age du Bronze sur la commune de Saint-Victor-la-Coste au lieu-dit Palus-Sud (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Georjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 59, pp.2-12</w:t>
+              <w:t xml:space="preserve">, 1997, 61, pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270519v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat gallo-romain et aménagements périphériques : l'exemple d'Aubarnes à Tresques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un dépotoir et des silos gallo-romains sur la commune de Tresques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Larozas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 2 (20), pp.89-97</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 59, pp.2-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268502v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir gallo-romain sur la commune de Cavillargues (Gard)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Habitat gallo-romain et aménagements périphériques : l'exemple d'Aubarnes à Tresques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Gomez</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larozas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhodanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 53, pp.16-27</w:t>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 2 (20), pp.89-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269225v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'un enclos circulaire sur la commune de Laudun (Gard)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un dépotoir gallo-romain sur la commune de Cavillargues (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine Platon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 49, pp.27-30</w:t>
+              <w:t xml:space="preserve">, 1995, 53, pp.16-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268904v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir gallo-romain (fin Ier ap. J.-C./ début IIe siècle.) sur la commune de Cavillargues (Gard),</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Découverte d'un enclos circulaire sur la commune de Laudun (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Buffat</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Platon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 18, pp.131-136</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 49, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268898v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de deux sépultures gallo-romaines sur la commune de Saint-Pons-la-Calm (Gard)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un dépotoir gallo-romain (fin Ier ap. J.-C./ début IIe siècle.) sur la commune de Cavillargues (Gard),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Rubira</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhodanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 47, pp.29-40</w:t>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 18, pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268901v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes. Mas Carbonnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fouille de deux sépultures gallo-romaines sur la commune de Saint-Pons-la-Calm (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vidal</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Rubira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, année 1992, p.61</w:t>
+              <w:t xml:space="preserve">Rhodanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 47, pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04123594v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documents récents sur les techniques agricoles et l'élaboration des paysages dans la campagne nîmoise à l'époque romaine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nîmes. Mas Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, année 1992, p.61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519364v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04123594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques agricoles et construction des paysages centuriés dans la campagne nîmoise, documents récents sur les techniques agricoles et l'élaboration des paysages dans la campagne nîmoise, à l'époque romaine, paysage et cadastre de l'antiquité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Documents récents sur les techniques agricoles et l'élaboration des paysages dans la campagne nîmoise à l'époque romaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 18 (2), pp. 310-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dha.1992.2048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques agricoles et construction des paysages centuriés dans la campagne nîmoise, documents récents sur les techniques agricoles et l'élaboration des paysages dans la campagne nîmoise, à l'époque romaine, paysage et cadastre de l'antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1992, 18 (2), pp.310-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/dha.1992.2048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3742,344 +3837,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un signe de la présence phocéenne en Languedoc occidental : un tétartémorion trouvé à Béziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale. Hommages à Michel Bats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorial support of the grave and social status in Saint Jean de Todon cemetery (Laudun- l’Ardoise, Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being Medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Medieval Archaeology; University of Central Lancashire, Dec 2015, Preston, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équerre d'arpenteur de l'Orme à Ennemain (Somme).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de La dioptre d'Héron d'Alexandrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Saint-Etienne, France. pp.273-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4089,124 +4184,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Height Aerial and Low-Cost Photogrammetric Recording : a Reliable Method for Preventive Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference of Aerial Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4216,2193 +4311,2311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la préhistoire au Moyen-Age, les grottes, l'oppidum Saint-Maur, la villa de la Ramière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montfaucon, un village au bord du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A l'Assard Bautezar !, pp.10-27, 2019, 979-10-94199-15-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble de nummi constantiniens (terminus 325 après J.-C.) découvert sur le site de la Ramière à Roquemaure (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors Monétaires XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXV, Bibliothèque nationale de France, 245-255, pl. 34, 2013, Trésors monétaires, 978-2-7177-2533-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble de nummi constantiniens découvert sur le site de La Ramière à Roquemaure (Gard) (terminus 325 après J.-C.),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibliothèque nationale de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors monétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXV, 2013, Saint-Jen-d’Ardières(Rhône), Magny-Cours (Nièvre), Gisors (Eure) et autres trésors, 978-2-7177-2533-9/ 978271772533-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des habitats ruraux tardo-républicains en Narbonnaise occidentale : un enclos fossoyé à la périphérie d'Eburomagus (Bram, Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time of changes. In the beginning of the Romanization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de Girona, p. 173-202, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bornes de Castelnaudary (Aude) au lieu dit l’Imbrouch : contribution à l’étude diachronique des pratiques de bornage et à leur datation, fin du XVe-milieu du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Clavel-Lévèque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage en partage, mémoire des pratiques des arpenteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.155-163, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae de La Ramière à Roquemaure, Gard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du TGV Méditerranée. Fiches de synthèse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche Archéologique en Languedoc Oriental, p. 889-919, 2002, Monographies d'Archéologie Méditerranéenne ; 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-inventaire archéologique. Communes de Cavillargues, Commaux, Fontarèches, La Bruguière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academie des Inscriptions et Belles-Lettres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30/2, 1999, Le Gard, 2-87754-065-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-inventaire archéologique. Communes de Laudun (sur le territoire), Montfaucon, Orsan, Le Pin, Roquemaure, Saint-Géniès-de-Comolas, Saint-Laurent-des-Arbres, Saint-Paul-lés-Fonts, Saint-Pons-la-Calm, Saint-Victor-la-Coste, Théziers, Tresques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte Archéologique de la Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30/3, C.I.D, 1999, Le Gard, 2-87754-066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une activité métallurgique tardo-antique sur l'établissement de Mayran (Saint-Victor-la-Coste, Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur l'économie du fer en Méditerranée nord-occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Mergoil, pp.175-180, 1998, Monographies Instrumentum</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (11)</w:t>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Montclus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Laurent</w:t>
+                <w:t xml:space="preserve">Corse, Corse-du-Sud (2A), Pietrosella, Stagnola, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupond Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles de Corse; Association Vestigia Imago Atavorum. 2019, pp.38</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02434664v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2012. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle de Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé. 2014, 112 p</w:t>
+                <w:t xml:space="preserve">Château de Montclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles de Corse; Association Vestigia Imago Atavorum. 2019, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496788v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur d’Antakari : le site d’habitat d’Antakari Nord/est, in Gutherz X, Cauliez J. (dir.), Mission archéologique en République de Djibouti. Mission 2011, réalisée en Janvier-Février 2012. Région de Dikhil. Sous préfecture d’As Eyla. Mission archéologique franco-djiboutienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport de fouille programmée 2012. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle de Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; ADES - Anthropologie bio-culturelle, Droit, Ethique et Santé. 2014, 112 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Diaz</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02120089v1</w:t>
+                <w:t xml:space="preserve">hal-01496788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée triennale 2009-2011. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Ville de Laudun-L'Ardoise; Inrap; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2011, 98 p</w:t>
+                <w:t xml:space="preserve">Le secteur d’Antakari : le site d’habitat d’Antakari Nord/est, in Gutherz X, Cauliez J. (dir.), Mission archéologique en République de Djibouti. Mission 2011, réalisée en Janvier-Février 2012. Région de Dikhil. Sous préfecture d’As Eyla. Mission archéologique franco-djiboutienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gutherz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS, Ministère des Affaires Étrangères et Européennes, CERD (Djibouti), DRAC, Université Paul Valéry Montpellier III, UMR 5140. 2012, p. 10-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496772v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire de fouille programmée 2010. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapport de fouille programmée triennale 2009-2011. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2010, 109 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Ville de Laudun-L'Ardoise; Inrap; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2011, 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495551v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2009. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapport intermédiaire de fouille programmée 2010. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2009, 100 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2010, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495559v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2006-2008. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapport de fouille programmée 2009. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2008, 136 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2009, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495561v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire de fouille programmée triennale. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapport de fouille programmée 2006-2008. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2007, 105 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2008, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495571v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire de fouille programmée triennale 2006-2008. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapport intermédiaire de fouille programmée triennale. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication. 2006, 79 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication; UAABC - UMR 6578 : Adaptabilité Biologique et Culturelle. 2007, 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495577v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapport intermédiaire de fouille programmée triennale 2006-2008. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication. 2005, 68 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication. 2006, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495580v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouille programmée. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Todon (alias Saint-Jean de Rousigue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise; Ministère de la Culture et de la Communication. 2005, 68 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée. L'occupation médiévale du Camp de César à Laudun-L'Ardoise : la chapelle Saint-Jean de Rousigue (ancien prieuré Saint-Jean de Thodon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dhénin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Pélaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association Vestigia Imago Atavorum; Inrap; Ville de Laudun-L'Ardoise. 2004, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6549,51 +6762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Le Rouz&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vondra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Druelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Terral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cabrol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie P&#233;laquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Esteban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Noret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnet - Bazile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Toledo I Mur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larozas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gomez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Platon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.1992.2048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Couval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268498v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01496788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roustan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01496772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495559v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lallemand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dh&#233;nin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Guen&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Georjon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Le Rouz&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vondra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Druelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pancin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Terral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cabrol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie P&#233;laquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Esteban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Noret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnet - Bazile" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Toledo I Mur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larozas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Platon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.1992.2048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Couval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupond Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01496788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roustan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01496772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lallemand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dh&#233;nin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>