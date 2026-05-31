--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Piégay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3864-2119</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07033174X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (236)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of European Grayling Reflects Longitudinal Temperature Patterns in a Swiss River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (1), pp.e70027. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.70027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Riverine Aquatic Vegetation Using Satellite PlanetScope Imagery: Feasibility, Limitations and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Nogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danaë Feldis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.E70178. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.70178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of sediment and organic carbon fluxes in a large catchment: quantifying riverine contributions to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109794. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2026.109794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale factors controlling fine sediment interstitial storage along a river continuum with contrasted bedload transport conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 503, pp.110284. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Riverscape Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Corrine Glassic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Al‐chokhachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Wheaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W Macfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris E Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.e70028. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Aird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A channel shifting GIS toolbox for exploring floodplain dynamics through channel erosion and deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Rusnák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šimon Opravil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Afzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 477, pp.109688. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing social and environmental change in a large regulated river: the Rhône Valley Human-Environment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 356 (S3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of Spatiotemporal Patterns of Riparian Forest NDVI Along a Hydroclimatic Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly K Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e2729. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e2710. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the Evolution of the Andalién River Morphology (Central–Southern Chile) to Anthropogenic Interventions by Using a New QGIS Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gianni Cristoforo Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vargas-Baecheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.3642. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16093642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current progress in quantifying and monitoring instream large wood supply and transfer in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janbert Aarnink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gibaja del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Finch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.256 - 276. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload tracing with RFID tags in gravel‐bed rivers: Review and meta‐analysis after 20 years of field and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.147-169. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hillslope erosion and river connectivity models to assess large scale fine sediment transfers: Application over the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (10), pp.3027-3045. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel changes over the last 200 years: A meta data analysis on European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Scorpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring channel incision in gravel‐bed rivers: Integrating LiDAR data, historical aerial photographs and drone‐based SfM topo‐bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Rusnák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Kaňuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kidová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Lehotský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (8), pp.2475-2497. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the feasibility of mapping channel bathymetry of long river corridors from hyperspectral data across a range of flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (22), pp.8123-8156. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2024.2398817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Water-Detection Indices Be Reliable Proxies for Water Discharges in Mid-Sized Braided Rivers Using Coarse-Resolution Landsat Archives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchi You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Remote Sensing and GIS in Freshwater Environments, 16 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐bias and sampling uncertainties in riverine wood flux and volume estimation from video monitoring technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the gap between science and management of cold‐water refuges in rivers and streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Casas-Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (19), pp.5482-5508. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River widening in mountain and foothill areas during floods: Insights from a meta-analysis of 51 European Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Scorpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166103. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can lateral mobility be restored along a highly domesticated low-energy gravel-bed river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325, pp.116485. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling coarse-sediment propagation following gravel augmentation: The case of the Rhône River at Péage-de-Roussillon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 428, pp.108639. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning ancient map segmentation to assess historical landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.2225071. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2023.2225071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing field, probabilistic, and 2D numerical approaches to assess gravel mobility in a gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (9), pp.e2022WR034127. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR034127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and land use controls of microplastic pollution along the gravel-bed Ain River (France) and its “Plastic Valley”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Wazne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mermillod-Blondin Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourier Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.119518. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dike fields as drivers and witnesses of twentieth-century hydrosedimentary changes in a highly engineered river (Rhône River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 431, pp.108689. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pebble virtual velocities by combining active RFID fixed stations with geophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (13), pp.2570-2583. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue "Socio-Ecological Considerations for River Restoration and Conservation through the Lens of Wild Rivers", 12 (8), pp.1491. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12081491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 223, pp.106882. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Hyperspectral, LiDAR, and Forestry Data to Characterize Riparian Forests along Age and Hydrological Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accumulation of anthropogenic stressors induces a progressive shift in the ecological preferences and morphological traits shared by riparian plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (11), pp.1981-1994. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taxonomic structure but not the functioning of riparian herbaceous communities varies with hydrological conditions on a large, highly regulated river: Evidence from a 2‐year replicated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of a run-of-the-river dam in a multi-driver context: The case of the Upper Garonne (Central Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J. Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 408, 18 p. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vectorization of fluvial corridor features on historical maps to assess riverscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartography and Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (6), pp.512-527. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15230406.2022.2091661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian shading mitigates warming but cannot revert thermal alteration by impoundments in lowland rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (9), pp.2209-2229. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Groundwater Pumping and River-Aquifer Exchanges for Management of Water Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Bajpai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyansh Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishir Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Ohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.1863 à 1878. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-022-03112-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03696106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can gravel augmentation restore thermal functions in gravel‐bed rivers? A need to assess success within a trajectory‐based before–after control–impact framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), pp.e14480. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does hydrological connectivity control functional characteristics of artificial wetland communities? Evidence from the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-022-00889-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing functional characteristics of a braided river in the Qinghai-Tibet Plateau, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchi You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 403, pp.108180. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we incorrectly link armouring to damming? A need to promote hypothesis-driven rather than expert-based approaches in fluvial geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 413, pp.108364. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term river management legacies strongly alter riparian forest attributes and constrain restoration strategies along a large, multi-use river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.111630. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River driftwood pretreated via hydrothermal carbonization as a sustainable source of hard carbon for Na-ion battery anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Qatarneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Beda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.106604. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.106604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Doncheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.107493. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting fluvial geomorphology to “live with rivers” in the Anthropocene Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horacio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Askoa Ibisate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Death</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, pp.107649. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload transport in rivers, size matters but so does shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.508. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79930-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transport at the network scale and its link to channel morphology in the braided Vjosa River system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flushing flows to (eco)morphogenic releases: evolving terminology, practice, and integration into river management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 213, pp.103475. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated quantification of floating wood pieces in rivers from video monitoring: a new software tool and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Zhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.519-537. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-9-519-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional environments and historical contamination as a framework to reconstruct fluvial sedimentary evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.142900. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating river driftwood as a feedstock for biochar production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Qatarneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denilson da Silva Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwa Ashour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.197-205. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2021.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What remains today of pre-industrial Alpine rivers? Census of historical and current channel patterns in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin Hohensinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Muhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (2), pp.128-149. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To dam or not to dam in an age of anthropocene: Insights from a genealogy of media discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.100312. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03420649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload infilling and depositional patterns in chute cutoffs channels of a gravel‐bed river: The Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RFIDuino: An Arduino-based RFID environmental station to monitor mobile tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e00210. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2021.e00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétablir la connexion latérale des rivières en démantelant d’anciens ouvrages de protection : premiers résultats d’une étude pluriannuelle sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors Série (81), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical cartographic and topo-bathymetric database on the French Rhône River (17th–20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1939-1955. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1939-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which environmental factors control extreme thermal events in rivers? A multi-scale approach (Wallonia, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Huylenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e12494. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.12494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on “Promoting fluvial geomorphology to ‘live with rivers’ in the Anthropocene era” ( ) by</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horacio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Askoa Ibisate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Death</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 389, pp.107837. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and sustainability of gravel augmentation to restore large regulated rivers: Insights from three experiments on the Rhine River (France/Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Transverse Groynes on Meso-Habitat Suitability for Native Fish Species on a Regulated By-Passed Large River: A Case Study along the Rhine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Water Quality and Contamination, 12 (4), pp.987. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12040987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lâchers morphogènes depuis un barrage justification opérationnelle et protocole d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ground‐based and UAV a‐UHF artificial tracer mobility monitoring methods on a braided river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (5), pp.1123-1140. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural signatures of sediment supply in gravel-bed rivers: Revisiting the armour ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Menéndez-Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.103211. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy sediments in a European context: The example of infrastructure-induced sediments on the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100248. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multi-physical measurements to quantify bedload transport and morphodynamics interactions in an Alpine braiding river reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bodereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 351, pp.106877. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches in river management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of river infrastructures on the floodplain sedimentary environment in the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of floating objects at high particulate Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (5), </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.054307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine‐grained sediment deposition alters the response of plant CSR strategies on the gravel bars of a highly regulated river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.452-463. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video‐monitoring of wood discharge: first inter‐basin comparison and recommendations to install video cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.2219-2234. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing historical maps for characterizing fluvial corridor changes at a regional network scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cart-2019-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is afforestation a driver of change in italian rivers within the Anthropocene era?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Scorpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105031. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.105031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of terrestrial photosieving and airborne topographic LiDAR to assess bed grain size in large rivers: a study on the Rhine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.2314-2330. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence of riparian forest composition and functional traits from natural succession along a degraded river with multiple stressor legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721, pp.15/137730. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of channel correction and regulation on floodplain terrestrialisation patterns and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 354, pp.107034. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can water level stations be used for thermal assessment in aquatic ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brostaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Huylenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-based fluvial remote sensing to assess 50-100-year human-driven channel changes at a regional level: The case of the Piedmont Region, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van de Bund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Weissteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (2), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of continuous embankments and successive run-of-the-river dams on bedload transport capacities along the Rhône River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vazquez Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 658, pp.1375-1389. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How maintenance and restoration measures mediate the response of riparian plant functional composition to environmental gradients on channel margins: Insights from a highly degraded large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 656, pp.1312-1325. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and restoring bedload transport through a run-of-river reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 654, pp.1146-1157. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et pérennité de la restauration de chenaux latéraux : modèles issus de 15 ans de suivi sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), p. 101-108. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering impacts on the Upper Rhine channel and floodplain over two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 330, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we characterize river corridor evolution at a continental scale from historical topographic maps? A first assessment from the comparison of four countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horacio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (6), pp.934 - 946. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unclogging improvement based on interdate and interreach comparison of water release monitoring (Durance, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loire Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐rené Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Discharge Is Required to Remove Silt and Sand Downstream from a Dam? An Adaptive Approach on the Selves River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.392. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11020392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natural Wood Regime in Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional classification of artificial alluvial ponds driven by connectivity with the river: Consequences for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely sensed rivers in the Anthropocene: state of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (1), pp.157-188. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and Changing Riverscapes: The Socioecological Fix and Newspaper Discourse Concerning the Rhône River (France) Since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (6), pp.1671-1690. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2019.1580134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02125902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment-scale cumulative impact of human activities on river channels in the late Anthropocene: Implications, limitations, prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the public's negative perception towards wood in rivers relate to recent impact of flooding experiencing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Diez-Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 635, pp.294 - 307. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental implications of process-based restoration strategies in large rivers: should we remove novel ecosystems along the Rhône (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.2019-2031. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1325-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some comments about resilience: From cyclicity to trajectory, a shift in living and nonliving system theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a 2D image-based computerized approach for measuring riverine pebble roundness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danang Hadmoko Sri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.143 - 157. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à vivre avec les rivières, une question de géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'environnement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted water releases to flush fine sediment out of a bypassed reach of the Durance River downstream of four dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184002048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do instream flow increase and gravel augmentation impact biological communities in large rivers: A case study on the Upper Rhine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood export prediction at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pasternack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (14), pp.2377- 2392. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Approaches to Implement and Monitor River Restoration: A Comparative Perspective in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toedter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (5), pp.931 - 946. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0923-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarging spatial and temporal scales for riverine biophysical diagnosis and adaptive management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.333-336. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new solution for tracking pebbles in rivers based on active RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (13), pp.1938 - 1951. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goals and principles for programmatic river restoration monitoring and evaluation: collaborative learning across multiple projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Åberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonie Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine M.R. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Mckie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual kinetics (2010-2013) of large wood in a river corridor exposed to a 50-year flood event and fluvial ice dynamics (2010-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Geomorphology, 279, pp.59 - 73. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives riparian vegetation encroachment in braided river channels at patch to reach scales? Insights from annual airborne surveys (Drôme River, SE France, 2005-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (8), </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you mean, ‘resilient geomorphic systems’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thoms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional hydromorphological characterization with continuous and automated remote sensing analysis based on VHR imagery and low-resolution LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.531 - 551. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and modelling river channel migration rates at a regional scale: Case study of south-east France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional scale mapping of debris-flow susceptibility in the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling LiDAR and thermal imagery to model the effects of riparian vegetation shade and groundwater inputs on summer river temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 592, pp.616-626. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal monitoring of a regional riparian buffer network (&amp;gt;12,000 km) with LiDAR and photogrammetric point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Claessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Environmental Management, 202, pp.424 - 436. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gravel augmentation in a large regulated river and implications for process-based restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of large wood budgets in a watershed and river corridor at interdecadal to interannual scales in a cold-temperate fluvial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (13), pp.2199 - 2213. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of transport and insertion of radio frequency identification (RFID) transponders on resistance and shape of natural and synthetic pebbles: applications for riverine and coastal bedload tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.399 - 413. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for monitoring wood fluxes in rivers using a ground camera: Potential and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.44-58. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of abandoned channels: Insights on controlling factors in a multi-pressure river system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 294, pp.99-118. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie régionale de la susceptibilité aux laves torrentielles dans les Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105-4, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood export varies among decadal, annual, seasonal, and daily scale hydrologic regimes in a large, Mediterranean climate, mountain river watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Pasternack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Lehyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 276, pp.164 - 179. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances quantifying the large wood dynamics in river basins: New methods and remaining challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela M. Gurnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Marston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.611 - 652. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RG000514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of riparian forest species and health condition using multi-temporal and hyperspatial imagery from Unmanned Aerial System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188 (3), pp.146. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-015-4996-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of airborne LiDAR and historical aerial photos for characterising the history of braided river floodplain morphology and vegetation responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149 (3), pp.742 - 759. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical object-based mapping of riverscape units and in-stream mesohabitats using LiDAR and VHR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par RFID de la mobilité des galets : retour sur 10 ans d’expérience en grandes rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of geomorphology and groundwater level on the spatio-temporal variability of riverine cold water patches assessed using thermal infrared (TIR) remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.337-348. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of riparian invasive species with supervised classsification of Unmanned Aerial System (UAS) imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des méso‑habitats fluviaux par imagerie drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics and Sediment Tracers in 1-D (MAST-ID): 1-D sediment transport that includes exchange with an off-channel sediment reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wesley Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Viparelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Agences de l’eau et la restauration : 50 ans de tensions entre hydraulique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Miralles Buil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01314215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wood density and moisture sorption and its influence on large wood mobility in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of transfer patterns and origins of in-channel wood in large rivers using repeated field surveys and wood characterisation (the Isère River upstream of Pontcharra, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff R. Hupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 279, pp.27 - 43. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical specifications of low-frequency radio identification bedload tracking from field experiments: Differences in antennas, tags and operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 238, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The raft of the Saint-Jean River, Gaspe (Quebec, Canada): A dynamic feature trapping most of the wood transported from the catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 231, pp.270-280. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Tamaricaceae in Bioengineering on Dry Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (1), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-015-0499-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in publications in fluvial geomorphology over two decades: A truly new era in the discipline owing to recent technological revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toby Minear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 248, pp.489-500. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical geomorphic analysis (1932-2011) of a by-passed river reach in process-based restoration perspectives: The Old Rhine downstream of the Kembs diversion dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 236, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological conditions in eighteen restored floodplain channels of a large river: linking patterns to processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6, SI), pp.1085-1103. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale assessment of overflow-driven lateral connectivity in floodplain and backwater channels using LiDAR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Dzubakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Trizna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.2315-2330. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.10361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological frameworks: emerging trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gurnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brierley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (1), pp.135-138. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-015-0436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the contribution of the Beauce groundwater aquifer to the discharge of the Loire River using satellite infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schomburgk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (11), pp.4479-4492. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-4479-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Fluvial Corridor'': A new ArcGIS toolbox package for multiscale riverscape exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 242 (SI), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do river dynamics and human influences affect the landscape pattern of fluvial corridors? Lessons from the Magra River, Central-Northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.107-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la géomorphologie historique et expérimentale pour la restauration de cours d'eau : le cas du vieux Rhin en aval du barrage de Kembs (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2014032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain ecohydrology: climatic, anthropogenic, and local physical controls on partitioning of water sources to riparian trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bliss Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sargeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.4490-4513. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014WR015581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-dwelling arthropod communities across braided river landscape mosaics: a Mediterranean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-temporelle des marges fluviales fréquemment inondées à partir d'images satellites Pléiades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial discontinuity and temporal evolution of channel morphology along a mixed bedrock-alluvial river: contingent responses to external and internal controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 205, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial Corridor&amp;quot; : a new ArcGis Toolbox Package for Multiscale Exploring Riverscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The freshwater mussels are a good bioindicator for monitoring the water pollution by heavy metal (The Saint Victor Sur Loire Lake, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Guénole-Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Bounahkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Luisa Iatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Machado de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banat's Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, In press. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7904/2068–4738–V(9)–5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Chemical Pollution Becomes a Social Problem. Risk Communication and Assessment through Regional Newspapers During the Management of PCB Pollutions of the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 482-483, pp.100-115. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step error assessment in braided river sediment budget using airborne LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional assessment of the multi-decadal changes in braided riverscapes following large floods (Example of 12 reaches in South East of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-37-57-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of perceptions and feedbacks for effectively managing wood in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.98-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Sciences for Rivers: an interdisciplinary interplay between technical knowledge and sustainable managemenr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining channel abandonment processes increases riparian plant diversity within fluvial corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1546. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of consequences of sediment deficit on a gravel river bed downstream of dams in restoration perspectives: application of a multicriteria, hierarchical and spatially explicit diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.939-953. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Achievement of a Decentralized Water Management Through Stakeholder Participation: An Example from the Drôme River Catchment Area in France (1981–2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.1074 - 1089. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-014-0378-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metallic contamination impact on freshwater mussels Anodontes at the Saint-Victor-sur-Loire Lake, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Luisa Iatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Bounahkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Machado de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Mineral Deposits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is success or failure in river restoration projects evaluated? Feedback from French restoration projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.10.1016/j.jenvman.2014.02.010. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the relative effect of space and time to explain the braided river width and island patterns at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2714. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility of upland catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (2), pp.497-511. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-013-0575-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and local geomorphic interactions drive patterns of riparian forest decline along a Mediterranean Basin river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oxbow lakes in the off-channel storage of bed material along the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Constantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Hales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 188, pp.110-119. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR derived ecological integrity indicators for riparian zones: Application to the Houille river in Southern Belgiul/Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toromanoff.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.627-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility of small upland catchments. Natural Hazards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (2), pp.497-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: application to the Drôme river network, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form and function: channel form, hydraulic integrity, and river ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elosegi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de la quantification pour la gestion des systèmes fluviaux : exemple de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of braided river landscapes: Implications for public participation and sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of water temperature heterogeneity of braided rivers using very high resolution thermal infrared (TIR) images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (13), pp.4812-4831. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.782113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des savoirs relatifs aux milieux aquatiques : quels impacts pour la restauration écologique ? Le cas des bras morts du Rhône et de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (1), pp.15-30. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.8922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: geomatic approach on the Drôme River network, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2012.754444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does human perception of wetland aesthetics and healthiness relate to ecological functioning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.1012-1022. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale factors controlling the pattern of floodplain width at a network scale: the case of the Rhône basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 200, pp.155-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting water uptake and growth responses to drought in co-occurring riparian tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob J.S. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.402-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and validation of video monitoring for wood budgeting in a wandering piedmont river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (12), pp.1272-1289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical algorithms for detecting homogeneous river reaches along a longitudinal continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 138 (1), pp.130-144. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions of surface grain-size samples collected and recorded using different procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 138, pp.839-849. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY1943-7900.0000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and temporal Thermal Patterns of the French Rhône River using Landsat ETM+ Thermal Infrared (TIR) Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (3), pp.405-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional variability of aquatic pattern in braided reaches (Example of the French Rhône basin).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 712, pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des changements morphologiques d'une rivière en tresses par LiDAR aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disaggregation and aggregation procedures for characterizing fluvial features at the network scale: Application to the Rhône bassin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125 (3), pp.343-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial aggregation procedure for characterizing physical structures of fluvial networks: applications to the Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125 (3), pp.343-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la télédétection pour la caractérisation des corridors fluviaux : exemples d'applications et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.157- 172. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitutinal and Temporal Patterns of the French Rrône River using Landsat ETM+ Thermal Infrared (TIR) Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral erosion of the Sacramento River, California (1942-1999), and responses of channel and floodplain lake to human influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tamaricaceae en génie végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors série, 9 p. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2011.HS.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations de restauration en rivières portées à connaissance sur Internet : un premier bilan en termes d'actions, d'évaluation et de communication face aux enjeux de la DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.224-235. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2011145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of abandoned channels as refugia for sustaining pioneer riparian forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Haydem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of post-flood recruitment patterns in braided channel rivers at multiple scales based on an image series collected by unmanned aerial vehicles, ultra-light aerial vehicles and satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIScience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.50-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of abandoned channels as refugia for sustaining pioneer riparian forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.776-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restaurations de rivières sur Internet : premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.224-235. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2011145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Abandonned Channels as Refugia for Sustaining Pionneer Riparian Forest Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.776-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des changements morphologiques d'une rivière en tresses par lidar aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et modèles 3D en milieu naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel vertical mobility, hydro-geomorphic disturbances and understory vegetation in floodplain forests of the Ain river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.371-386. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.8101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and temporal evolution of the Sacramento River between Red Bluff and Colusa, California (1942-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (2), pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre la perception des paysages de bras morts en vue d'une restauration écologique : quels sont les liens entre les qualités esthétique et écologique perçues par les acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216, pp.85-103. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the accuracy of image-based surface sediment sampling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.doi:10.1029/2008WR006940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et caractérisation semi-automatique des géomorphosites fluviaux potentiels. Exemples d'applications à partir d'outils géomatiques dans le bassin de la Drôme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.175-188. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of the exit of a cutoff meander: experimental findings from field and laboratory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Comaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (3), pp.249-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific strategy design for promoting a sustainable sediment management: the case of the Grava River (Central - Northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.607-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the myth of a lost paradise to targeted river restoration: forget natural references and focus on human benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.568-581. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on the alluviation of oxbow lakes by bedload as observed along the Sacramento River of California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Constantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.389-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of Unmanned Aerial Vehicle technology for the characterization of Mediterranean riparian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.4915-4935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.4915-4935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the temporal dynamics of wood in large rivers: field trials of wood surveying, dating, tracking, and monitoring techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Mac Vicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (15), pp.2031-2046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Census and typology of the braided rivers in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.371-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual framework and interdisciplinary approach for the sustainable management of gravel-bed rivers: the case of the Drôme River basin (S.E. France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71, pp.356-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overbank sedimentation rates in former channel lakes : characterization and control factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol. 56 (N° 2 (February 2009)), pp.461 -482. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2008.00979.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial geomorphology and flood-risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic computation of pebble roundness using digital imagery and discrete geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (10), pp.1992-2000. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de transpondeurs passifs pour l'estimation du transport sédimentaire : premiers retours d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2008047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in cross-cultural perception of riverscapes in relation to in-channel wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (2), pp.268-287. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-5661.2008.00297.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00289988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability in sedimentation rates associated with cut-off channel infill deposits: Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), pp.W05420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic Control of Fraxinus Excelsior Growth and Recruitment in Floodplain Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (1), pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des extractions de graviers dans le lit mineur sur la géométrie des zones aquatiques périfluviales du Doubs (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Citterio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie physique et quarternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 60 (N° 2006-3), pp.253 -269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of wood in rivers and challenges for stream restoration in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 41 (N° 6), pp.893 -903. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-008-9075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution imagery for channel bathymetry and topography from an unmanned mapping controlled platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 32 N° 11, pp.1705-1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution imagery for channel bathymetry and topography from an unmanned mapping controlled platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Tremelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1705-1725. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the riparian zone of the lower Eygues River, France, since 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 22 N° 3, pp.367-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of channel confinement on pioneer woody vegetation structure, composition and diversity along the River Drôme (SE France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (8), pp.1244-1256. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in wood distribution and frequency in a free meandering river, the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lassettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp. 1098-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort dans les paysages fluviaux français : éléments pour une gestion renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.361.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal changes in distribution and frequency of wood in a free meandering river, the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Lassettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.1098-1112. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des extractions sur les zones aquatiques périfluviales dans la basse vallée du Doubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie physique et Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (60), pp. 253-269. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/017999ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts riveraines des cours d’eau et ripisylves : spécificités, fonctions et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (4), pp.339-350. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/6704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and evaluation of dead wood in streams and rivers by German students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Borchardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 36 N° 2, pp.110-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la dynamique fluviale dans la gestion des forêts alluviales du bassin rhodanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSG Baden-Württemberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood scouring and groundwater supply in rehabilitated side-channels of the Rhône River, France: sedimentation and aquatic vegetation responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/lr/15/2003/147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, répartition et effets hydro-morphologiques du bois mort dans un petit cours d'eau français de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (3), pp.391-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood scouring and groundwater supply in rehabilitated side-channels of the Rhône River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Supplement band 15, pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode de typologie hydro-géomorphologique des cours d'eau et test sur un sous-bassin du Rhône (bassin de l'Yzeron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Valin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (3-4), pp.323-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (462)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of using satellite images to assess past and future changes of aquatic vegetation in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Nogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Flood and Large Wood: A Dynamic Duo in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Large Wood Dynamics in the Allier River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and methodological developments in the airborne thermal infrared characterisation of river temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site comparison of gravel travel distance using RFID tracking in the Rhône River: feedback and operational recommendations for river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital representations of urban rivers: a construction of renewed city-river relations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des réseaux hydrographiques de différentes approches : application au bassin du Rhône « Comparaison de réseaux hydrographiques issues de différentes approches : application au bassin du Rhône »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Helling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 Actions de Recherche du Groupe de Recherche MAGIS Information géographique volontaire et crowdsourcing [AR02], Mobilités et impacts socio-environnementaux [AR06], (Carto)graphies et (Géo)visualisations de données [AR09] et Géomatique, Ville, Climat et Pollution [AR12]., May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on gérer le risque d’inondation lié à la présence du bois en rivière ? Quelques perspectives ligériennes en contexte intersectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the climate change impact on the SPM transfers of the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piegay Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café OSR "Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et développement d'une plaine inondable « artificielle » : la rivière South Platte à Denver, Colorado, États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Oneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretchen Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zabr Graie, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers flow through cities : how are river landscapes changing on a global scale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and nurturing overlapping communities of practice with the Riverscapes Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Wheaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sentinel-2-based monthly water occurrence mapping with the Dynamic World data suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Helling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna (Autriche), Austria. https://meetingorganizer.copernicus.org/EGU25/EGU25-18783.html, </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhone sediment observatory (OSR): a multi-partners platform for scientific and applied research on the Rhone river valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the re-restablishment of vegetation after clear-cutting and bar lowering: the case of the Isère River in Combe de Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling summer thermal habitat conditions in salmonid bearing rivers using infrared thermal mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international symposium on Ecohydraulics and Fish Passage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Québec (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary contributions to biodiversity conservation in alluvial forests on the built-up margins of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Biodiversity and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-Disciplinary Research Facility on Human-Environment Interactions, Jun 2024, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal wood dynamics: an insight to wood budget compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basse vallée de l'Ain de Varambon à Mollon : à la découverte des impacts, des enjeux et des opérations de restauration, des suivis scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does floating wood in rivers form pulses during transport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce MacVicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon (Centre des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ok Google, parle-moi des rivières. » Approche critique des discours du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation des plaines alluviales : nouvelles perspectives à l’échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité 3éme édition - Comprendre les socio-écosystèmes pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EE, May 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du stress hydrique en forêt alluviale le long d'un gradient hydroclimatique par la télédétection et l'écophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM Vallée du Rhône scientifique annuel 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Dec 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of urbanization on floodplains. A global scale perspective for an innovative diagnosis for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolja Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on River Health : assessment to restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Varanasi (BHU), Oct 2023, Varanasi (U.P.), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectorial approach to improve the Rhône river biophysical status : some feedbacks after 35 years of restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas de Morfodinámica Fluvial y Observatorio de Sedimentos en Ríos (MorFOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio para la Transicion Ecologica y el Reto Demografico, Nov 2023, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared mapping of river thermal habitats to understand salmonid distribution in a warming climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Trout Symposium - Advances in the Population Ecology of Stream-Dwelling Salmonids VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Majorque, Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload tracing with RFID tags in gravel-bed rivers : 20 years of field and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel Bed Rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un data paper pour valoriser une base de données d’archives cartographiques et topographiques sur le fleuve Rhône (17e-20e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Un data journal interdisciplinaire pour les SHS. Enjeux scientifiques et mise en œuvre pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2023, Bonn, Germany. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233630v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du colmatage en aval d’un barrage au fil de l’eau sur la Garonne amont : la fonctionnalité des échanges thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest connectivity and water stress: characterization and mapping of the impact of channel incision on riparian forest status through remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPA-1 : First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST-CONVERGES, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de contrôle du temps de résidence du bois flotté dans la plaine alluviale du Val d’Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trajectory-based BACI framework to assess the effects of gravel augmentation on thermal functions in gravel-bed rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th I.S. Rivers International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les injections sédimentaires peuvent-elles réhabiliter la fonctionnalité géomorphologique et écologique des grandes rivières régulées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Aménagements et biodiversité des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHR, May 2022, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25171/InstGeoph_PAS_Publs-2022-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'efficacité et de la pérennité de deux actions de restauration de la dynamique sédimentaire sur le Vieux-Rhône de Péage-de-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bounous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF : "Aménagements et biodiversité des cours d’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France (SHF), Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce du stress hydrique des forêts alluviales : de l’individu au peuplement, del’écophysiologie à la télédétection (DéPréSHyF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Boisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets morphologiques d'un barrage dans un contexte de pressions multiples, le cas de la Garonne amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J. Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR-CFBR Transport sédimentaire : rivière et barrages réservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Saclay (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How large can be a braid plain? A worldwide scale comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brasington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference I.S.Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long et court termes des aménagements anthropiques sur les communautés riveraines du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 4th International Conférence – Integrative sciences and sustainable development of large rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recharge sédimentaire sur la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thicoïpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EDF-CNRS – Restauration morphologique en aval des barrages : réinjection et lâchers morphogènes – I.S. Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and predicting the use of alluvial habitats by aquatic communities for a better management of large river ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’OSR, 12 ans de recherche sur le fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’atterrissement de bras vifs restaurés du Rhône : patrons spatiaux, dynamiques temporelles et facteurs de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR – CFBR Transport sédimentaire : rivières et barrages réservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The restoration of the Rhône, France : feedbacks on 25 years of implementation and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Tchèco-allemande : The future of river management in the catchment area of the Elbe in the border region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère tchèque de l’Environnement, Parcs Nationaux Ceské Svycarsko et NP Sächische Schweiz, Oct 2022, Decin, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wood flux video monitoring and semi-controlled experiment of downstream wood diffusion to better understand wood transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPA-1: First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making room for rivers : why and how should we do that?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers group conference : Making room for rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lower Hutt, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source vs transport controls of spatial patterns and temporal dynamics of plastic pollution in river corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schneidewind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kukkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Aquatic Sciences Meeting – JASM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium of Aquatic Science Societies (CASS), May 2022, Grand Rapids, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité thermique spatiale et aménagement des rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges alluviales endiguées du Rhône : Trajectoires d’atterrissement, états des lieux hydro-sédimentaire et sanitaire, perspectives opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagements et biodiversité des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France; ENGEES, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème inverse pour la localisation de tags RFID situés en zones immergées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les graviers et les galets transitent-ils dans le fleuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire des réinjections et transparence des réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration du Rhône: une expérience inédite de transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama et Actualités de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infill dynamics and depositional patterns in gravel-bed chute cutoffs channels: the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter les refuges thermiques potentiels grâce à l’infrarouge thermique aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Séolane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Barcelonnette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal imageries and groundwater-surface water exchanges: application on tributaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Health: Assessment to Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Varanasi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions villes-fleuves dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic responses of restored frequently flowing side channels along the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers, Session "Sediment Transport &amp; River Morphology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres hydroclimatiques et anthropiques sur la sédimentation dans le système deltaïque du Rhône à la transition Holocène/Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZA Seine et la ZA Rhône, retour d'expérience sur deux dispositifs en dialogue avec les acteurs des territoires : de la co-construction d'actions de recherche au partage des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chateauminois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a chrono-systemic timeline tool to co-construct, analyze and communicate on the socio-ecological trajectory of the French Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et développement durable Retour réflexif sur 10 années de recherche au sein de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés riveraines des marges alluviales du Rhône: bilan des études entamées depuis 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d'Orientation Stratégique de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LYON, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atterrissement des bancs de galets entraine une déstructuration des stratégies CSR des communautés riveraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager’s perception of wood in urban rivers, a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mauterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Wood in World Rivers 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université australe du Chili, Jan 2019, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-monitoring of wood flux: recent advances and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference in wood in world rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined LiDAR and hyperspectral imagery to characterize the response of riparian communities to water availability: insights for climate change impact assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dandan Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the infrastructure-induced legacy sediments on 3 bypassed areas along the Rhône River (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sednet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, DubrovniK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience interdisciplinaire de recharges sédimentaires sur un tronçon court-circuité : le Vieux Rhin (France/Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River restoration: definition, practical examples and new issues (Large European Alpine Rivers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence on River Health : Assessment to Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Cilvil Engineering, Indian Institute of Technology (BHU), Feb 2019, Varanasi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Wichroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of weirs and riparian cover on river longitudinal temperature profile using airborne TIR in a lowland agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Biennal Symposium of the International Society for River Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRS, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated succession in novel riparian ecosystems with long-term impact legacies, evidence from cross-comparison with a reference site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th Annual meeting of the COST Action CONVERGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River, France: applying integrative sciences to sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydromorphologique de chenaux latéraux restaurés du Rhône : un retour d'expérience de 15 années post-travaux au service des praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débit morphogène : un concept évolutif en lien avec les enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact legacies create novel riparian forests on large, multi-use rivers (Sacramento, CA and Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWS 2018 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'estimation de la granulométrie de tronçons restaurés de grands fleuves : potentialités et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1-23, </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34873.26724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales et (dis)continuités sédimentaires du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Discontinuités sédimentaires, et gestion des barrages dans les bassins versants méditerranéens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium de Lyon et EVS, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First feedbacks on a new method using active transponders (a-UHF tags) for tracking pebbles in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference 2018. Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to quantify 50-100 year human-driven channel changes at regional level: the case of the Piedmont region, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van de Bund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weissteiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology, complex system, interdisciplinarity and applications: a few bullets to feed the debate and let the river flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Bristh Society for Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Aberystwyth, Sep 2018, Aberystwyth, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation des luttes anti-barrages (1945-2014). Représentations de territoires et d’environnements menacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cist 2018 -- Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer et comprendre les trajectoires paysagères du Rhône : croiser des sources, combiner des méthodes et questionner un ancrage disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUCHE "Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de graviers du Rhône : implications pour la gestion et la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload transport capacities along the Rhone river (France): a spatio-temporal overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivières urbaines: structures géomorphologiques et perception humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur l'aménagement des fleuves et rivières, Unesco Chair-River Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Val de Loire, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the transient motion of floats reproducing floating wood in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité de la végétation rivulaire à enregistrer une contamination métallique : approche exploratoire dans les casiers Girardon à Péage-de-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Boubakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un système régional d'indicateurs pour appuyer la définition de l'espace de bon fonctionnement des cours d'eau en prenant en compte les incertitudes conceptuelles et spatiales de cet espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe conference 2018: Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands barrages à contre-courant : les années 1980, charnière dans le ménagement des cours d’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation des luttes anti-barrages (1945-2014). Représentations de territoires et d'environnements menacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de galets du Rhône: implications pour la gestion et la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scales and Constructions of Rivers. Temporal Approach of the Rhône Riverscapes since WW2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Right Use of the Earth. Knowledge, Power and Duties in a Finite Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’estimation de la granulométrie de tronçons restaurés de grands fleuves: potentialités et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers-Recherches et actions au service des fleuves et grandes rivières. (INRIVER 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02073653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la recherche au sein des OHMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille-La Couronne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental design of a targeted water release to flush sand out of the bypassed reach of the Selves River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission internationale Des Grands Barrages, Vingt-Sixième Congrès Des Grands Barrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de recharge sédimentaire : cas du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SHF TRANSPORT SEDIMENTAIRE EN RIVIERE ET MORPHOLOGIE FLUVIALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34077.00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation, web SIG et bases de données de l’OSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'OSR4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géo-historique des évolutions biophysiques du Rhône depuis le 19ème siècle : recherche et analyse de données d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a construit un Rhône. Socio-ecological fix et paysages mouvants de 1945 à 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01812454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des sédiments dans le bon fonctionnement du cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique franco-mexicain : « La protection et la valorisation des sédiments en France et au Mexique. Approche pluridisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque hydrologique en milieux naturels et aménagés Utilisation de la dendrochronologie pour déterminer le temps de résidence et la mise en transport des bois en rivière en lien avec les conditions hydro-climatiques futures, actuelles et passées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arseneault Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en hydrologie au Québec : Gestion et évolution du risque hydrologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts of restoration actions of the Old Rhine River downstream Basel and insight of ecological benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Serouilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer le Rhin Supérieur au service d'une gestion durable : retours d'expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling groyne-field sedimentation and contamination along the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the status and future of the World's largest rivers </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic hydromorphologique de la Dordogne dans sa moyenne vallée à partir de données historiques et de mesures in situ : évaluation des contrôles et de la sensibilité de la rivière au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of bedload transport capacities and its relative controls on a reach-by-reach basis along the Rhône river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vazquez Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th RCEM symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentation and contamination patterns of dike systems along the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flume experiment on the lateral distribution of driftwood according to piece characteristics and flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateur de pavage par la granulométrie couche/sous-couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lascaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire barrages et charriage, Echantillonnage et mesures granulométriques des sédiments grossiers : quels objectifs, quelles méthodes? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day and past bedload transport conditions along the Rhône River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d’avancement et blocages pour la détermination granulométrique par photographie immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirot Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique-EDF "Barrages et Charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de la restauration du Rhône: quels suivis pour mesurer les effets du programme de réactivation de la dynamique fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devons-nous détruire les nouveaux écosystèmes du corridor rhodanien? Enjeux socio-environnementaux autour de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gruel Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers retours d'expérience sur l'utilisation des transpondeurs actifs Ultra Hautes Fréquences pour le suivi de la mobilité des galets en rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kinds of adaptations happen after an internal or external flood event? Two case studies on the Rhône River (France) and the Sacramento River (United States)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDRiM2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils collaboratifs de gestion et diffusion de données socio-environnementales. Retours d’expérience de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Bases de Données de l'OHMI Téssékéré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d’actions de restauration géomorphologique du Vieux Rhin à l’aval de Bâle (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact cumulé des facteurs d’anthropisation sur la Dordogne moyenne et préconisations en vue de la restauration écologique du cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Journée Thématique "Les barrages et l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian characterization from remote sensing in a multiple scale perspectives. A few examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riparian Summit: Confluence to Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Davis Conference Center, Oct 2017, Davis, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of fluvial corridor futures: From resilience to persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Bio‐Geomorphic Systems, The 48th Annual Binghamton Geomorphology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas State University San Marcos, TX, Oct 2017, San Marcos, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of control factors and sensitivity of a river channel to changes based on a combination of historical and field data, the middle Dordogne River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lascaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigyan Bhawan, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement expérimental de lâchers de dessablage à l’aval de la retenue de Maury sur la Selves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhone Sediment Observatory: a multi-partner platform for basic and applied research on the Rhone river valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International SedNet Conference "Sediments on the move"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can local-scale longitudinal variability of low flow width be a proxy of meso-habitat diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actualités de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scalar approach for modelling river channel change in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina's Lessons in California: Social and Political Trajectories of Flood Management in the Sacramento River Watershed since 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of gravel augmentation and bank re-erosion on the Old Rhine River downstream from the Kembs dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redynamisation des marges alluviales à Pont-Saint-Esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena-Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite technique « Un après-midi au bord du Rhône : La restauration écologique du Rhône - Quels travaux de renaturation ? Quels enseignements des suivis scientifiques pour la gestion ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE-ZABR, Apr 2017, Pierrelatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité des arbres à enregistrer une contamination métallique. Approche exploratoire sur les casiers Girardon du Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Boubakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between regulation works, overbank sediment structures and contamination along the Rhône River channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux habiter la rivière d’Ain : de la qualité perçue aux actions de restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eau et Connaissance. Les sciences humaines et sociales au cœur de la réservation des milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you mean, ‘resilient Geomorphic Systems’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thoms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Bio‐Geomorphic Systems, The 48th Annual Binghamton Geomorphology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas State University San Marcos, TX, Oct 2017, San Marcos, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of fluvial corridor future: from resilience to persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Binghamton Geomorphology Symposium "Resilience and Bio-Geomorphic Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas State University, Oct 2017, San Marcos, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante-dix ans de discours sur les cours d’eau : entre pluralité des regards et controverses autour des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Si nous imaginons le devenir des cours d’eau, ils ressembleraient à … ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’efficacité dépassant les limites d‘un projet, regard vers la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agenda 21 pour l’eau. Revitalisation des cours d'eau, Des solutions pour une multiplicité de tâches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conference Center, Verkehrshaus, Nov 2017, Lucerne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrages ont-ils mauvaise presse ? (Dé)construire une géohistoire des représentations environnementales (1945-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Casiers Girardon. Construire un modèle pluridisciplinaire autour du devenir de ces anthroposystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des aménagements sur les patrons sédimentaires et géochimiques péri-fluviaux du Rhône moyen (1860-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la télédétection en hydromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eau et Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geomorphic diagnosis to river restoration and management : critical steps and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Towards the best practice of river restoration and maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieux-Rhône de Péage-de-Roussillon : géomorphologie et flux sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du nouveau Rhône, conférence anniversaire de la Réserve Naturelle de l'île de la Platière : "30 ans de science au fil du Rhône : la réserve Naturelle de l'île de la Platière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint Maurice l'Exil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences of in-stream habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Towards the best practice of river restoration and maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geomorphology and groundwater level affect the spatio-temporal variability of riverine cold water patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River remote sensing for setting-up quantitative hydromorphological rehabilitation targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE2016: International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISE, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du suivi géomorphologique d'actions de redynamisation du Vieux Rhin menées par EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Groupe de Travail Scientifique barrages et charriage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing river geomorphic alteration at regional scale : the case of piedmont region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van de Bund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Convegno nazionale di idraulica e costruczioni idrauliche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wavelet ToolKat: A set of tools for the analysis of series through wavelet transforms. Application to the channel curvature and the slope control of three free meandering rivers in the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Geomorphological Effects of Global Changes in Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NET-SCARCE International Conference Rivers under Water Scarcity : Threats and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tree-rings to determine large wood residence time and transport pulses in a gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arseneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow Saint Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des barrages sur l'organisation longitudinale des meso-habitats fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des flux de contaminants et évaluation des risques associés au sein de l’OHM_VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème séminaire du DiPEE de Lyon "Eau - santé des milieux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité des arbres à enregistrer une contamination métallique. Approche exploratoire sur les casiers Girardon du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Boubakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie automatisée et multi-scalaire pour la caractérisation de l'hydromorphologie à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des échanges entre karst et rivière par imagerie infrarouge thermique (IRT) aéroportée. La rivière Cèze et ses émergences karstiques au niveau du plateau de Méjannes-le-Clap (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering a regional vision on river systems by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymetric mapping of shallow rivers with UAV hyperspectral DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Valeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mróz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth International Conference on Telecommunications and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dike fields connectivity and diversity: a complex functioning on the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary diagnostic to characterize river/karst exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Casiers Girardon : Construire un modèle pluridisciplinaire autour du devenir de ces anthroposystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des aménagements sur les patrons sédimentaires et géochimiques péri-fluviaux du Rhône moyen (1860-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of traditional and novel approaches for assessing flooding risk related to drift wood delivery, transport and deposit: advances in science and flood hazard management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences on in-stream habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrages du Monde ont-ils mauvaise presse ? (Dé)construire une géohistoire des représentations environnementales (1945-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring restoration of alluvial margins using UAV-LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons et facteurs potentiels de contrôle de la sédimentation des casiers Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actualités de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for computing pebble shape and roundness indexes: experimental tests and recommendations for future applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel de transpondeurs actifs UHF pour le suivi du transport sédimentaire en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique-EDF "Barrages et Charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nuages de points LiDAR et photogrammétriques pour le monitoring de 12 000 km de cours d'eau en Wallonie (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Desteucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentation fine & patrons chimiques élémentaires sur les marges aménagées du Rhône à Pierre-Bénite et Péage-de-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du réseau des OHM sur les contaminations métalliques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Casiers Girardon : vers une hiérarchisation des gains et des risques liés à la reconnexion de ces anthroposystèmes au chenal principal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service écosystémique de séquestration du carbone lié aux stratégies de gestion de la ripisylve sur les vieux-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Matzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fate of Oxbow Lakes Determined by Mechanisms of Meander Cutoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Constantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline L. Dieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristram C. Hales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de caractériser l’état du réseau fluvial à une échelle régionale à partir de cartes topographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustière Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Observatoires Scientifiques Milieux/Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic video monitoring system for estimating driftwood discharge in large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouquet-Noppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on WOOD WORLD RIVERS 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving river restoration policy: a few discussion points following 10 to 20 years of actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spitoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on River and Stream Restoration - Novel Approaches to Assess and Rehabilitate Modified Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement écologique des casiers Girardon : effet des connexions avec le chenal du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and validation of large wood analysis for wood budgeting in a semi-alluvial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Wood in World Rivers (WWR3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the laterally active rivers of the Rhône basin: production of large-scale thematic maps for helping managers to plan preservation and restoration of the erodible corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des ouvrages latéraux sur la trajectoire évolutive des bras morts du Rhône (1850-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM, May 2015, Lyon, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian status and management issues: The Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique International - Synthesizing riparian science and management challenges on large, multi-use rivers: cross-system lessons from Europe and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 (sous les auspices du Collegium de lyon), Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of remote sensing data for regional hydromorphological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weissteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van de Bund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Fluvial Geomorphology: a multi-scale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU. Session 5929 - Research Challenges and Opportunities in River Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration, Rehabilitation or Renaturation: Scientific or Cultural Concepts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-disciplinary research in riverine sciences: a few feedbacks from 20 years of experiences in Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the NCR (Netherland Center for River Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Radboud, Sep 2015, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian forest impacts and dynamics on large rivers managed for multiple uses; insights from the Sacramento (California, USA) and Rhône (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In channel wood raft and ice cover monitoring using automatic processing ground imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River restoration in large rivers: how to proceed and what to do? A few feedbacks from East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Iberico de Restauracion fluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pamplune, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial wetlands on the Rhône River: a comparative approach to investigate their evolution and hydro-sedimentary functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Villet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the management of river corridors at the large scale. Methodological issues and case studies on the French alpine river corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of SedAlp project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SedAlp, Jun 2015, Bolzano-Bozen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Wood Density to Improve Understanding of Wood Buoyancy in Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENGINEERING GEOLOGY FOR SOCIETY AND TERRITORY, VOL 3: RIVER BASINS, RESERVOIR SEDIMENTATION AND WATER RESOURCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.163-166, </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2\_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisriques et dynamique de la végétation riveraine sur la rivière Drôme : analyses à partir d'images aériennes de très haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Drones et Hydraulique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Apr 2015, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of thermal refuges along the lower Ain River using thermal infrared remote sensing: implications for conservation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour caractériser les faciès géomorphologiques des cours d'eau à graviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'ASF (Association des Sédimentologues Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FluvialCorridor - un nouvel outil SIG pour la caractérisation multi-échelles et l'aide à la gestion des corridors fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences SIG - Conférence francophone Esri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esri, 2015, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des méso-habitats fluviaux par imagerie drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Drones et Hydraulique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Apr 2015, Paris-Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope erosion mapping from multi-resolution and multi-sources remote sensing data: application to the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of riparian vegetation and groundwater inputs on river temperature (abstract#141)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishir Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference HydroEco 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône et le changement climatique : une non-crise ? Les représentations médiatiques du risque (2002-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Tensions in Europe and in the Mediterranean: water crisis by 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une gestion des risques à une gestion intégrée des fleuves ? Une comparaison entre le Rhône (France) et le Sacramento (Etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting grain size patterns and the propensity to accumulate fine particle deposits of restored floodplain channels (Rhône River)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydromorphologique d’anciens chenaux latéraux restaurés du fleuve Rhône : caractérisation des réponses hydrosédimentaires et développement d’outils d’aide à la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée thématique du pôle gestion milieux naturels de l'observatoire de la biodiversité en Rhône-Alpes - "Suivi et évaluation : des outils au service de la gestion des milieux naturels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of spatial variability of river temperature using airborne thermal infrared imagery (TIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference HydroEco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Risk Management to Integrated River Management? Comparing the Rhône River with the Sacramento River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution granulométrique et évolution du lit du Rhône : une image synoptique à la suite d'un siècle et demi d'aménagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'ASF (Association des Sédimentologues Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood is good but it moves! Associated problems and research issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on WOOD IN WORLD RIVERS 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de la technologie RFID pour le suivi des sédiments en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop scientifique-EDF "Traceurs poissons et sédiments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key restoration and conservation issues on large rivers: the Rhône and Rhine examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique international - Synthesizing riparian science and management challenges on large, multi-use rivers: cross-system lessons from Europe and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 (sous les auspices du Collegium de Lyon), Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire pris au mot : l'observation territoriale au filtre de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douzièmes rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des barrages sur les formes fluviales et le transport solide : exemples et enjeux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée thématique "Gestion des sédiments et continuités dans les cours d'eau avec barrages" - Chaire d'excellence "Grandes retenues et qualités des eaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Dec 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de l’OHM Vallée du Rhône, actualités, avancées scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODIVMARG Le fonctionnement écologique des casiers Girardon: effets de leur connexion avec le Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of restoration on the Rhone River: Scientific monitoring, feedbacks and new issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rhône-Sacramento river management workshop under the Auspices of the French Water Agency RMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Dec 2014, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie infrarouge thermique aéroportée et modélisation hydrogéologique pour comprendre l’échauffement thermique estival et les zones d’échanges entre la nappe et la rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and modeling the lateral channel migration rate at a regional-scale: Application to the Rhône-Mediterranée basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Hydrotechnique de France - SHF 'Small scale morphological evolution of coastal, estuarine and river systems'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAST-1D: A size-specific sediment transport and tracer model with off-channel storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Viparelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE 2014 - World Environmental &amp; Water Resources Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASCE, Jun 2014, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope erosion mapping in the Southern French Alps by combination of multi-source data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EARSel (European Association of Remote Sensing Laboratories) Symposium, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARSel, Jun 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wood mobility and wood budgeting using field measures, remote sensing techniques and experimentations: examples and challenging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Association of Engineering Geology (IAEG) Congress. Session: Dynamics of Large wood in river basins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'opérations de restauration dans les sections court-circuitées du Rhône : modélisation et géovisualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wesley Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition et structure de la ripisylve dans les casiers Girardon du vieux Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from Eastern France: Pragmatic river restoration in a human-dominated landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Within Our Reach Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meier Memorial Trust - Oregon State University, Dec 2014, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research needs in Sediment Transport: key points to guide future research and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Sustainable Reservoir Storage and River Geomorphology/Ecology: Managing Sediments and Changing Climate - Institute of International Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Berkeley, French/EDF delegation, Oct 2014, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portential and challenges of ground imagery to study wood debris production and ice dynamics in fluvial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EARSel (European Association of Remote Sensing Laboratories) Symposium, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARSel, Jun 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhone River (France) today: grainsize, channel geometry, transport capacity, and long profiles in response to a century and a half of human modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope ecohydrology : controls on water partitioning to riparian trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sargeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we restore forms or processes? Feedbacks from field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference River Restoration in theory, towards a research agenda for river/floodplain engineering, Chinon (20 years of ecological river engineering at the university of Tours – 20 years of IMACOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical controls and patterns of recruitment on the Drôme River (SE France): An analysis based on a chronosequence of high resolution aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall Meeting. Session: River-Floodplain Connectivity: Interactions among Riparian Vegetation, Fluvial Wood, Stream Morphodynamics and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wood buoyancy to improve understanding of wood entrainment and movement in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riverflow Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COS 36-8 Tradeoffs between growth and function for riparian trees undergoing climatic drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99th Annual Meeting of the Ecological Society of America 'From Oceans to Mountains: It's All Ecology'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhone River: from large scale geomorphic understanding to sustainable management (channel forms and sediment processes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of riparian zones in Wallonia (Belgium) from local to regional scale using aerial LiDAR data and photogrammetric DSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EARSel (European Association of Remote Sensing Laboratories) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment deposition in Rhone River dike fields: patterns and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Dzubakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ondruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of human infrastructures on thermal pattern of two bypass sections of the Rhône River using airbone thermal remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Température des rivières : perspectives physiques, biologiques et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Moncton, Société Canadienne des Sciences Hydrologiques, Mar 2014, Moncton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The braided rivers within the French Rhône basin : scientific organisation and research issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Braided River Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique de la restauration écohydraulique du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer le Rhône du 21ème siècle en intégrant les attentes des acteurs et la durabilité des actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical and experimental geomorphology for restoring rivers: insights from the Old Rhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference "Small scale morphological evolution of coastal, estuarine and river systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique des lits en tresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Hydrotechnique de France - SHF "Small scale morphological evolution of coastal, estuarine and river systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique morphologique de la basse vallée de l’Ain : suivi in situ et simulation hydraulique des effets de la recharge sédimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudet Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet de recherche « Rivière d’Ain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Orgelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des projets de restauration écologique de cours d'eau : Quels retours d'expériences pour quelles stratégies à venir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Inter-ZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation rétrospective des problèmes socio-environnementaux : le Rhône dans la presse quotidienne régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic analysis of river dynamics using very high resolution satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal segmentation and characterization of river features based on Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weissteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall Meeting Session: Remote Sensing of Rivers: Observations Across Scales II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wood buoyancy to improve understanding of wood entrainment and movement in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IAEG XII Congress : Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel reintroduction for restoring bedload dynamics of sediment-starved reaches: insights from two French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASWS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grahamstown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian forest conservation and restoration: a few examples from Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2014 - Session 'Sustaining riparian biodiversity and ecosystem services in a changing climate'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France. pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et acquis scientifiques de l'Observatoire des Sédiments du Rhône (2010-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Observatoire des Sédiments du Rhône - "L'observation des sédiments du Rhône. Enjeux opérationnels et acquis scientifiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs contrôlant la sédimentation contemporaine des casiers Girardon. Exemple de 3 tronçons court-circuités sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Dzubakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ondruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Français de Sédimentologie, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental sediment reintroduction into the Rhine River downstream of the Kembs dam: feedbacks from repeated field measures and high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort, source de vie en milieu fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts, vers une autre culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Chambéry, Sep 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Media and Public Perceptions of PCB Pollutions in the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennial Conference on Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Magdeburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’évolution verticale de lit et de la granulométrique du chenal du Rhône (1897-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of braider river bio-geomorphic patterns at the regional scale, the case of the French Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19. Fluvial geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inondations à une gestion plus intégrée du fleuve Rhône ? Approches croisées de trois discours médiatiques rhodaniens (2002-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of bedform evolution on the Rhône River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Geomorphology. Session S19C - Sediment fluxes and morphodynamics of stream channels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting wavelet-based decompositions of geomorphological features: the example of the Rhône river bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochronological tools for tree / groundwater relationships studies in riparian environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bliss Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.S. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydro-Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments/bois flottés en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique "Barrages et charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the annual dynamic of large woods along a 60 km semi-alluvial river section of the Gaspé Peninsula, Québec, Canada, feedbacks from 3 years field surveys combined with airbone and ground images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology Session S19D. Fluvial geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'évolution verticale de lit et de la granulométrie du chenal du Rhône (1897-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Français de Sédimentologie, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is braided river index only related to discharge and geomorphic activity? Feedbacks from thermal infrared remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19. Fluvial geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Pariss, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the annual dynamics of large woods along a 60 km semi-alluvial river section of the Gaspe Peninsula, Quebec, Canada, feedbacks from 3 years field surveys combined with airbone and ground images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buffin-Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19, Fluvial Geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of factors disrupting remote bathymetry: experimental approach from ground imagery on the lower Ain river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Banacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S26B - Remote Sensing (including Laser scanning application of radar, etc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues de presse écrite : les PCB en corpus. Des archives au traitement de textes sous format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approaches in fluvial geomorphology: problem statement, examples and challenging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8Th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of braided river bio-geomorphic patterns at the regional scale, the case of the French Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belleti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19. Fluvial geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du groupe de travail "Transport solide et géomorphologie fluviale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF, Dec 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalité des rivières, entre fonctionnalités, perturbations et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts, vers une autre culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Chambéry, Sep 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution historique du chenal du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Observatoire des Sédiments du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility assessment GIS-based methods to characterize upland catchments at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session : S26C - DEMs, GIS and spatial analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical controls of vegetation recruitment patterns on the Drôme River (SE France): an analysis based on a chronosequence of high resolution serial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Sesssion S19D. Fluvial geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnements scientifiques et enjeux opérationnels au sein d'un socio-écosystème fluvial, le cas du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire scientifique annuel du LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting life span of restored secondary channels and backwaters (Rhône river, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19A - Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of morphological changes of a gravel-bed braided river with a combined analysis of airborne LiDAR and archive aerial photographs (French Prealps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des PCB et des hommes : médias et représentations de la pollution du Rhône (2005-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of video monitoring technique to measure wood transport in a river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fluvial Hydraulics - River Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des sédiments sur le Rhône : historique et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'agence de l'eau RMC : Connaissance du fleuve Rhône, Escascaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videos vs photographs: what is the best medium to study the perception of fluvial landscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG annual meeting, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The success of river restoration projects. Feedback from French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French river restoration projects are evaluated? Discussion about the notion of success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRC 13th Annual Network Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration de cours d’eau : géographie, temporalité et pratiques dans le contexte franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toedter Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kail Jochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CNRS - DIPEE « Écologie et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi géomorphologique d'une expérience de recharge sédimentaire pour la restauration d'un tronçon fluvial dégradé : le cas du Vieux Rhin en aval du barrage de Kembs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes lignes du projet et les scénarios en vue de la redynamisation du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet Interreg sur la redynamisation du Rhin. Région Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing fluvial features at the network-scale methodological approaches and examples in the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belleti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp 45 - Acogeomorphology : A biophysical framework for river science, 4th Ecosummit Conference, Columbus, Ohio, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4th Ecosummit Conference, Columbus, Ohio, USA, Sep 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité et connectivité en géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme eaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Chambéry, Sep 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des opérations de restauration françaises, de la mesure à la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées REVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse, une source pour l'étude spatiale et temporelle des attitudes. Potentialités et outils d'analyses des discours sur les crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream rehabilitation : definitions, practical examples and research needs in water-stressed environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Sede Boquer Conference on Water Technlogies, Zuckerberg Institute for Water rtesearch. Ben Gourion University of the Neguev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ben Gourion University of the Neguev, Oct 2012, Beer Sheva, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarge our space and time framework to learn more about channel forms and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop SALADYN (French Chinese International laboratory on Sediment transport and Landscape DYNamics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Physique du Globe de Paris, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional assessment of braided riverscape multidecadal changes following large floods (Example of 12 reaches in South East of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012. Session GSM4 : Braided rivers: insights from new monitoring and modelling techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique morphologique d'une rivière en tresses à la suite d'une crue à partir de deux couvertures aéoportées LiDAR : problèmes métrologiques et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Morphodynamique et transport solide en rivière : du terrain aux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et Techniques de Tours, Oct 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French river restoration projects are evaluated? Discussion about the notion of succes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRC 13th Annual Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRC, Apr 2012, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redynamisation du Rhin à l'aval du barrage de Kembs : de l'évaluation des risques à la définition de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition des journées scientifiques et techniques. UIC-P Espace Congrès. Session 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETMEF, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain ecohydrology: discerning climatic v. anthropogenic controls from tree-rings 18 O isotope, dendrochronology, and instrumental climate records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EP41H-04. Biophysical Interactions in Riverine Landscapes II. AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braided channel morphological changes derived from a combined analysis of multidate airborne LiDAR and archive aerial photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Murillo Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Jose, Costa Rica. pp.715-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of small upland catchments to debris-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique de la restauration hydraulique et écologique du Rhône : Retours d'expériences sur la réponse hydrosédimentaire des bras restaurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges techniques : l'Ile du Beurre, un des fragments du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Condrieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility and hazard assessment at a regional scale from GIS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NH12A. Advances in Landslide Hazard Research: Assessment, Monitoring, and Forecastng. H. AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic responses of small torrent catchments at a regional scale (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERPRAEVENT, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhine restoration design downstream from the Kembs dam : from risk assessment to scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique international de l'ANR Gestrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réusir le développement durable du fleuve Rhône, la science dans le débat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, ZABR, Université Lyon 2, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement pour l'analyse de bilan ligneux à l'échelle d'un corridor fluvial : le cas de la rivière Saint-Jean en Gaspésie (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buffin-Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session B3 - Habitat : pressions anthropiques et réponses des communautés aquatiques. Conférence Internationale de IsRivers - Recherches et actions au service des fleuve et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, AABR, Université de Lyon 2, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de restauration du transit sédimentaire et des lônes menées sur la basse vallée de l'Ain et le Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et d'échange Frapna - " Plan de gestion contre l'incision artificielle des rivières ", écopôle du Forez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chambéon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration de cours d'eau : géographie, temporalité et pratiques dans le contexte franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIPEE "Ecologie et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, IFE, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des discontinuités temporelles comme éléments structurants des recherches des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Batteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guilhard-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des changements morphologiques d'une rivière en tresses par LiDAR aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of running research linked to the WFD Implementation : frrom geomorphc understanding to restoration action design, monitoring and planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European FP7 REFORM (REstoring rivers FOR effective catchment Management) project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Goniadz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique du réseau hydrographique du bassin du Rhône à partir d'outils géomatiques : éléments pour définir des priorités en matière d'intervention à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session B1 - Rivières en tresses. Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, ZABR, Université Lyon 2, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-derived morphological changes of a graval-bed braided river in the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils et nouvelles pratiques pour appréhender l'espace-temps fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans de Géomorphologie Fluviale au Québec. 80ème Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités d'utilisation des Tamaricaceae en génieécologie dans des milieux soumis à sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du réseau REVER (Réseau d'Echanges et de Valorisation en Ecologie de la Restauration)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REVER, Nov 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique de la caractérisation longitudinale des formes fluviales : application au Rhône et interprétation du fonctionnement physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: morphodynamique et transport solide en rivière : du terrain au modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et Techniques de Tours, Oct 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential susceptibility at a regional scale, Southern Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des paysages contemporains : des conséquences socio-environnementales imperceptibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EvoLyon 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'analyse historique (1828-2009) pour la restauration d'un hydrosystème dégradé : le cas du Vieux Rhin entre Kembs et Neuf-Brisach (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Johnstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrosystèmes continentaux et territoires européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne et Commission des hydrosystèmes continentaux (CNFG), Jul 2011, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-derived morphological changes of gravel-bed rivers in the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2011, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is floodplain lakes dredging a sustainable restoration measure along the Rhône River?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers. Contributed lecture 3B (III) "Restoration - Case studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on the Status and Future of the World's Large Rivers, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional variability of aquatic habitat pattern in braided reaches (example of the French Rhône basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The old Rhine evolution since 1950 : historical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage, un médiateur interdisciplinaire pour une gestion intégrée des bras morts fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges ZABR "Interactions Eaux Territoires Sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal patterns of the French Rhône River using Landsat ETM+ TIR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers. Contributed lecture 1B (II) "Worlwide experiences on water quality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on the Status and Future of the World's Large Rivers, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie végétal contre l'érosion des berges de cours d'eau dans un contexte de changement climatique : quelles nouvelles espèces utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Interdisciplinaires Doctorales de l'Aménagement Durable (RIDAD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroecology as an indicator of riparian function and drivers of meso-scale ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar of the International Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-échelle des corridors fluviaux : enjeux, développements méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique du CNRS, GEOSACS : Nouvelles perspectives en géographie physique et environnementale via l'analyse spatiale et les systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, Oct 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts in growth and water sources in co-occurring Mediterranean riparian tree species: Evidence from tree rings isotopes and dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU fall meeting, 2011. H11E: Simplifying complexity : characterising dynamics of ecohydrological system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological adjustments folowing damming: example of the Old Rhine downstream of Kembs (1930-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international 'Morphodynamique fluviale &amp; Paléo-environnements alluviaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 2, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Ring Growth and Stable Carbon Isotope Indicators of Hydrogeomorphic Change in Dryland Riparian Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU fall Meeting. H11: Toward an Integrated Understanding of Riparian Zone processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française, une source pour l'étude spatiale et temporelle des attitudes. Potentialités et outils d'analyse appliqués aux évènements de crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale pour les Dixièmes rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01314021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large european Alpine Rivers: lessons learnt and challenging issues for their ecological rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers. Invited lecture 3B (I) "Restoration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on the Status and Future of the World's Large Rivers, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First feedback from the French river restoration case studies: elements for improving the next project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Biennial Symposium of the International Society for River Science – “Rivers as Linked Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating tree-ring and stable carbon isotope analyses to measure riparian ecosystem function, integrity, and meso-scale hydrogeomorphic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: Application to the Drôme River network, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H24D Session : Landscape system response under change. AGU fall meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORECASTER: facilitating knowledge exchange on hydromorphological and ecologicl effects of river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Biennal Symposium of the International Society for River Science ISRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River restoration in human-modified landscape. Keynote lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight Berkeley river restoration symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to contributors in the altered morphodynamics session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in river science 2011 : accounting for sediment, habitat and morphology in intregrated river management. Flood Risk Management Research Consortium (FRMRC) International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie sociale peut-elle éclairer les gestionnaires de cours d'eau ? Quelques éléments de réflexion résultant de différentes expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'OHM Vallée du Rhône : Encrer le Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du Fleuve Rhône, Oct 2011, Givors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation des hydrosystèmes et approche multi-scalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Entretiens du Centre Jacques Cartier. Centre de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between channel dynamics and vegetation encroachment following damming. Example of the Old Rhine downstream of Kembs (1949-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic géohistorique et morphologique de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange interdisciplinaire autour de la rivière d'Ain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration des cours d'eau français : premiers retours d'expérience et enjeux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international d'échanges entre scientifiques et gestionnaires. Revitalisation des cours d'eau : synergies entre protection contre les crues et écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eawag, LCH-EPFL, VAW-ETHZ, WSL, OFEV, Nov 2010, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between channel dynamics and vegetation encroachment following damming. Example of the Old Rhine downstream of Kembs (1949-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape perception in fluvial ecological restoration projects : contributions and perspectives for the implantation of the Landscape European Convention .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Landscape Convention in research perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, European Union</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des données : exemple de l'OSR et de la recherche pluridisciplinaire sur le corridor rhodanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau des Observatoires Hommes-Milieux, CEREGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations sous presse dans le bassin versant de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres de Liessies dans le cycle "Mémoire et cours d'eau" et intitulées "Hors du lit, aléas, risques et mémoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter la crise : les extrêmes hydrologiques au prisme de la presse locale (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaires, fleuves et cours d’eau. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agrégation spatiale appliquée à la sectorisation des réseaux hydrographiques : Pertinence géographique et perspectives opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leviandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique de l'Astee / Engess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astee, Engess, Mar 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterisation of river corridors from orthophotos: challenging issues and first application to the Rhône hydrographical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Jun 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle procédure de normalisation radiométrique d'images à très haute résolution appliquée aux environnements fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème journée International Society of Stereographers (ISS) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of meso-habitat framework from orthophotographies. Application to the Drôme River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Remote Sensing of Rivers H42B-04, 2010 Fall Meeting, AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des processus physiques dans les actions de restauration des rivières à galets du pourtour alpin français : quelques cas s'appuyant sur une démarche partenariale impliquant scientifiques et gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78e Congrès de l'Acfas - Processus, aménagements et restauration des systèmes fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle procédure de normalisation radiométrique d'images à très haute résolution appliquée aux environnements fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème journée ISS France. Ecole des Mines de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISS France, Ecole des Mines de Paris, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale estimation and modelling of physical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Stream physical restoration: syntheses and methods for basis management" ; ISH Lyonj. Projet IWRnet Forecaster; OMEDA, MEDDEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISH, Lyon ; ONEMA, MEDDEM, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks on the restoration operations in France from internet and managers interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Stram physical restoration: syntheses and methods for basin management". ISH, Lyon, Projet IWRnet Forecaster, ONEMA, MEDDEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape perception in fluvial ecological restoration projects. Contributions and perspectives for the implementation of the Landscape European Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living landscape, The European Landscape Convention in research perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.58-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des barrages sur la température du Rhône : que nous apprennent les images Landsat ETM+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SHF, 32ème journées de l'hydraulique : Environnement et hydrauélectricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations sous presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors du lit, aléas, risques et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « les grands fleuves vont à la mer », 22ème entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video monitoring of wood transport in a free-meandering piedmont river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Imtiaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU ; H59: Assessing Forms, Processes and Habitats in Freshwater Environments Using High Resolution Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, 2009, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomatics in fluvials studies. A few examples from the catchment to the grain scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire International "Geomatics in historical and geographical studies : contrasted examples from Japan and France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 3, Feb 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des zones humides fluviales : de la prévision à la mesure du bénéfice écologique et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme interdisciplinaire de recherche "Ingénierie écologique" ; Campus Gérard Mégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Paris, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new procedure for the radiometric normalisation of very high resolution imagery in fluvial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Remote Sensing on Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRSE, May 2009, Sresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Redynamisation of the old Rhine&amp;quot;, an international and interdisciplinary INTERREG project focused on restoration scenario design (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SchlossORTH, Séminaire d'échange Rhin-Danube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc National Donau-Auen, Apr 2009, Donau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are socio-economical and eco-morphological objectives compatible in former channel management? Examples from the Rhone Watershed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Annual Meeting Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la rivière court plus vite que le cœur des hommes. Modèle compréhensif des mutations des forêts alluviales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Forêt et Paysage, Xème - XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Histoire des Forêts Françaises, Sep 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation longitudinale du corridor rhodanien : éléments pour une démarche scientifique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Les grands fleuves vont à la mer", 22ème entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les grands fleuves vont à la mer", 22éme entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des préférences esthétiques : vers la prise en compte des perceptions dans les projets de restauration écologique de bras morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. http://thema.univ-fcomte.fr/theoq/pdf/2009/TQ2009%20ARTICLE%2026.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterisation of river corridors from archives orthophotos: challenging issues and first application of the Drôme River course (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la télédétection pour la caractérisation physique des cours d'eau : exemples d'application et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">193ème session du CST de la Société Hydrotechnique de France, utilisation de l'imagerie satellite pour l'étude de l'eau dans le sol et le proche sous-sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dam impacts on sediment dynamics and channel geometry in complex anthropogenic systems : feedbacks from comparative study of the Sacramento and the Ain Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of pioneer riparian forest dynamics in abandoned channels: an alternate recrutement pathway?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Annual Meeting Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driftwood transfers in the hydrographic network of the Rhône catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique d'échanges franco-japonais (Sakuru program)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMAGREF Lyon, Oct 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian forest patterns in abandoned channels on the Middle Sacramento River: an alternative recruitment pathway for pioneer riparian vegetation in gravel-bed meandering rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CALFED science conference "Global Perspectives and Regional Results"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of imagery for understanding longitudinal structures and temporal changes in river systems: elements for river management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fluvial Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Durham, May 2008, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des images, des outils pour comprendre les changements territoriaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière dans le cadre des déjeuners de l'ENS-lsh / ISH et de la journée porte ouverte de la plateforme ISIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, ISH, Feb 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles physiques exercés par le bois mort en milieu fluvial : état des connaissances, conséquences en matières d'ingénierie écologique, questions scientifiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Interactions végétation et contraintes physiques". Projet 'Biodiversité" du Cluster de Recherche Environnement de la Région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster de Recherche Environnement de la Région Rhône-Alpes, Jan 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and river restoration: feedback and outstanding issue in the hydrographic district of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censing, contemporary evolution and typology of the braided rivers located in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF Exploration Workshop on Linkages and Feedbacks in Highly Dynamic, Alpine, Fluvial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, Jun 2008, Cornino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical reference state, a myth in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration. Workshop WS12 "Reference river ecosystems: historical states, best ecological potential and management challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Sciences de l'homme et de la Société dans la recherche en Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la communauté scientifique régionale en environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster Environnement de la région Rhône Alpes et Envirhôalp, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of restoration and conservation of a fluvial corridor downstream a dam based on long term geomorphic and ecological impact assessment: the case of the Ain river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéomorphologie, dynamique sédimentaire et milieux forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics, channel morphology and ecological restoration downstream a dam: the case of the Ain River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.497-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des échanges nappe-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et recherche en Rhône méditerranée et Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00358561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des techniques d'imagerie pour l'étude des réseaux hydrographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Eau et Recherche en Rhône Méditerranée Corse, quels résultats opérationnels pour la gestion des milieux aquatiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité, fonctionnalité et résilience des hydrosystèmes boisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, Naturalité, Humanité - Pour inspirer la gestion des forêts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des capacités de régénération des plantes dans un contexte de changement climatique : le cas des espèces ligneuses utilisées en génie végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GIS Draix "Végétation et érosion en terrain marneux : interactions, modélisation, application du génie biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Model of Riparian Forest Response to Channel Abandonment on Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of wood by river managers: challenges from stream restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">103rd Annual Meeting, Association of American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des photographies aériennes en géomorphologie fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AQQUA-ACFAS Approches et méthodes en géomorphologie fluviale : pratiques et étude de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQQUA-ACFAS - Université du Québec, May 2007, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former Channel Habitats of the Sacramento River: Physical and Ecological Processes and Restoration Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Constantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacramento River Restoration Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Chico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de transpondeurs passifs pour l'estimation du transport sédimentaire : premiers retours d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'hydrotechnique Transports solides et gestion des sédiments en milieux naturels et urbain, 187ème session du comité scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration intégrée de la basse vallée de l'Ain : principes, outils et premiers résultats obtenus dans le cadre du LIFE BVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport solide par charriage et régimes morphologiques : observations en conditions naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Laronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports Solides et Gestion des Sédiments en Milieux Naturel et Urbain. 187ème session du Comité Scientifique et Technique de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2007, Lyon, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport solide par charriage et régimes morphologiques : observations en conditions naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Laronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">187e session du comité scientifique et technique de la Société Hydrotechnique de France (SHF) "Transports solides et gestion des sédiments en milieux naturels et Urbains", Lyon, 28-29 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du travail de recherche : dynamique et gestion des sédiments de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctorale de l'université Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rivières en tresses des Alpes françaises : premier état des lieux géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ZABR "les rivières en tresses : enjeux de gestion et perspectives scientifiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général des Alpes de Haute Provence, Sep 2007, Digne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal evolution of the channel pattern of the Rhine between Basel and Lauterbourg before rectification (France - Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kleinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the "Large Rivers Group" of the International Association of Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des structures spatiales et des dynamiques temporelles au sein des hydrosystèmes fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire ISIG "questions de méthode" - CRENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRENAM, Jun 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01365439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in wood distribution and frequency in a free meandering river, the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Lassettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Wood in World Rivers (ISWWR II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration hydraulique et écologique du Rhône français : un exemple d'approche globale et ses indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The former channels of the Sacramento, preliminary comparisons with the Ain River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Gestion et restauration des corridors fluviaux, Regards croisés sur l'Ain et le Sacramento"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, ZABR Bassin du Rhône, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration hydraulique et écologique du Rhône français : Retours d'expérience de la restauration à Pierre-Bénite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of human pressures on fluvial geomorphology for designing measures to reach a good ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Fish, River assessment and River Restoration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMAGREF, Apr 2006, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01365357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of wood in rivers and challenges for stream restoration: an internatioanl study of students and river managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt et le changement fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International l'Eau et la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Histoire des Forêts Françaises, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood mobility and transfer along the Cecina River, Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tringali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Teruggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Wood in World Rivers (ISWWR II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling, Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestione sostenibile dei sedimenti in fiumi ghiaiosi incisi in Francia = Sustainable sediment management in incised gravel-bed rivers of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuovi approcci per la comprensione dei processi fluviali e la gestione dei sedimenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Sarzana, Italy. pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of wood by river managers: challenges for stream restoration in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Wood in World Rivers (ISWWR II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling (Scotland), Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood in European Rivers: why is it interesting in terms of environmental research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Riverine Hydroecology: advances in Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01365530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinamica fluvial y biodiversidad de los sistemas riparios : fundamentos teoricos y consecuencias practicas para la puesta en practica de la directiva marco des agua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appui à la mise en oeuvre de la Directive Cadre sur l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement et Université polytechnique de Madrid, Sep 2006, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural perception of wood in watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bondarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Wood in World Rivers (ISWWR II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling (Scotland), Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of forests in prevention and restoration actions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conclusive Seminar of the Life Project "Forests for Water'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish Forest Agency, Aug 2006, Lycksele, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pioneer vegetation units within two geomophologically contrasting reaches of the Drôme River, France (uncontrained braided sections compared to an embanked reach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Riverine hydroecology: advances in Research and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie haute résolution pour l'étude de la dynamique des systèmes fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Restitution Scientifique du Programme National coordonné ANR "ECCO "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de mobilité : définitions, méthodes et applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres "Morphodynamique fluviale et espace de mobilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.351-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des activités anthropiques sur la dynamique morphologique récente de deux cours d'eau à charge caillouteuse : Le Doubs et l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Loire Nature Morphodynamique fluviale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Moulins-sur-Allier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example of bedload restoration in a french meandering river downstream dams : the case of the Ain river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international (6ème édition) Gravel bed river</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between channel mobility, hydro-geomorphic pattern in floodplain forest and vegetation characteristics (diversity, structure and growth): ain river, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et gestion des sédiments sur une section fluviale à l'aval d'un barrage : le cas de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-chercheurs ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Marcy-l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie haute résolution pour l'étude de la dynmique des sytèmes fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés aux embâcles de bois dans les cours d'eau : état des connaissances et principes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois mort et à cavité, une clé pour des forêts vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Chambéry, France. pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Restitution Scientifique du Programme National coordonné ANR "ECCO "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of knowledge and cultural variations in public perception of riverscapes with and without wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, knowledge and democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (128)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and Large Wood in Rivers: Exploring Their Dynamic Interactions Through Numerical Modelling and Field Data on the Allier River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ecologies of the South Platte river : A critical discourse analysis of the local press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Oneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 AAG Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions ville-rivière : approche globale basée sur les données du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée annuelle de l'EUR H2O'Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to the detection, characterization and quantification of urban impacts on floodplain ecosystems on a global scale, the GloUrb cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Donald Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COARSED project: International experience feedback on the integrated management of coarse sediments in large rivers as a response to ecological, safety-security and socio-economic issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the geomorphic response and sensitivity of a Himalayan river to climate change and anthropogenic pressures Évaluation de la réponse géomorphologique et de la sensibilité d'une rivière himalayenne au changement climatique et aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalini Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuj P Kushwaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking vegetation age estimation and the identification of biogeomorphic floods in a braided river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Crivellaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Zolezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the same river engineering works cause the same hydrosedimentary changes? A comparative approach on four bypassed reaches of the Rhône River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling lateral river structures to restore biodiversity: short-term effects on riparian plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Appeltauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapd’O - A new tool for visualization and hydromorphological analysis of river corridor networks at the national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Helling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Manière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Segmentation Methods Applied to River continuum at Network scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a granulometric measurement protocol using underwater imagery and monitoring of the effects of ecological restoration of the Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local topographic and texture change around large wood on bars: implications for sediment transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and Development of an 'Artificial' Floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretchen Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanethe Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AAG (American Association of Geographers) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Honololu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Sediment Size Distribution Through a Rapidly Urbanizing River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Melton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Wheeler-Barajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autumn White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AAG (American Association of Geographers) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Honololu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Downstream Changes in Channel Width Influenced by Engineered Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caerwyn Hartten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooke Safely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weston Burcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AAG (American Association of Geographers) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in rivers related hazards and risks workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale assessment of riverscape effects on floodplain urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Health : Assessment to Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Varanasi, India. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing field, probabilistic, and 2D numerical approaches to assess gravel mobility in a gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Riva del Garda (Trento), Italy. </w:t></w:r><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23868.00649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale approach of socio-environmental stakes and conflicts related to floodplain urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Health : Assessment to Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Varanasi, India. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood abrasion using terrestrial LiDAR, RFID tracking and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new branch of geomorphology: assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Edinborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site comparison of gravel travel distance by RFID tracking in large rivers: methodological and practical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fluvial Sedimentology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Riva del Garda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing active side channels morpho-sedimentary trajectories with multi-technical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of driftwood in the alluvial plain of the Allier Valley (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of riparian vegetation to the restoration of lateral connectivity: the case of the dismantling of old groyne fields on the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal terrestrialization patterns within the dike fields of a highly engineered river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les échanges nappe-rivière en milieu alluvial par infrarouge thermique aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference «Groundwater, key to the Sustainable Development Goals»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une approche BACI trajectoriel en vue d'évaluer les effets d'un barrage au fil de l'eau dans un contexte de pressions multiples (Garonne, amont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers 2022, recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’urbanisation sur la mosaïque végétale de la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aichelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cramer Angonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-3ddcf6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained sediment alluviation alters the response of plant CSR strategies on the gravel bars of regulated rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the COST Action CONVERGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The uptake of emerging remote sensing technologies into river survey practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed elevation along the Rhone river (France): a spatio-temporal overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing hydropower development and sediment starvation in the Balkan: the case study of the Vjosa river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons sédimentaires et signatures métalliques (Plomb, Zinc & Nickel) sur les marges aménagées du Rhône moyen : approche comparée inter-secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugo Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted water release to flush fine sediment out of bypassed section of the Durance River downstream four dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosseri Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des facteurs de contrôles des ajustements morphologiques récents (20ème siècle) de la Dordogne dans sa moyenne vallée, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le régime thermique des cours d’eau et leur environnement a l’échelle régionale (Wallonie, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Huylenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brostaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the legacy sediments in the Péage-de-Roussillon bypass (Rhône River, France) by a combined geophysical and coring approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple stressors and novel ecosystems – riparian forest characteristics and future trends on the Rhône River (France). Facteurs de stress et nouveaux écosystèmes caractéristiques actuelles de la ripisylve rhodanienne (France) et projections futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public´s negative perception towards wood in rivers, does it relate to recent impact of flooding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Diez-Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of hydromorphological conditions in unrestored and restored side channels: feedbacks for management purposes (Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vectorisation automatique de cartes anciennes : une voie possible pour caractériser l'évolution des corridors fluviaux à l'échelle régionale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche de l'IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique de la géométrie hydraulique des tronçons à travers le réseau hydrographique et applications à la gestion des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vectorization of historical maps: a way to characterize fluvial corridors evolution at a regional scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922309v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de cours d’eau en France : comment les definitions et les pratiques ont-elles evolue dans le temps et dans l’espace, quelles pistes d’action pour le futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles espèces et populations de saules utiliser en génie végétal face à la sécheresse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection infrarouge thermique des cours d’eau retour d’expérience de 5 années de recherche dans les bassins du Rhône et de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling contribution to sedimentary sedynamisation projects in a lowland gravel-bed river: the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Wood in World Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatioc imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on WOOD IN WORLD RIVERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padoue, Italy. Third International Conference on WOOD IN WORLD RIVERS 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River bedload tracking using RFID technology : Detection range, tracer particle resistance, and tracer mobility results from in situ and ex situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gravel Bed Rivers 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kyoto, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception post-crecida de los restos de vegetacion en cauces de montana de la peninsula iberica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penuela, Elisabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollero, Alfredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Diez-Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Iberico de Restauracion fluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pamplona, España. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of in-strem wood related to floods in Mountain Rivers in the Iberia Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diez-Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Wood in world rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padoue, Italy. Third International Conference on Wood in world rivers, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring bedload dynamics in sediment-starved rivers: Gravel reintroduction design, monitoring, and lessons learned from two French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gravel Bed Rivers 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kyoto, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated volume of fine sediments accumulated in the Rhône river margins at Péage-de- Roussillon: cumulative impact of embankment and by-passing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Talaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel-bed river morphodynamics and large wood dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel Bed Rivers 8 : Gravel Bed Rivers and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kyoto / Takayama, Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ground cameras to monitor riverscape changes: example for wood rafts and ice covers dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aquatic habitats and sedimentary dynamic on a regulated gravel bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. I.S.Rivers 2015 Conference Proceedings, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EP43A-3553 Comparing riparian forest processes on large rivers to inform floodplain management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the aquatic stage sustainability of a restored backwater channel combining in-situ and airbone remotely sensed bathymetric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session HS9.4/GM7.10 Measurement and monitoring techniques for evaluating sediment transport and dynamic processes in open-water environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Session HS9.4/GM7.10 Measurement and monitoring techniques for evaluating sediment transport and dynamic processes in open-water environments, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grainsize Patterns and Bed Evolution of the Rhône River (France): A present-day Snapshot Following a Century and a Half of Human Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014, Session: Advances in Research on Fluvial Sediment Regimes: Processes and management I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. Session: Advances in Research on Fluvial Sediment Regimes: Processes and management I., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the active channel width be an indicator of the bedload supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Braided River Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing riparian forest processes on large rivers to inform floodplain management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting: Session Advances in the Science and Communication of Biophysical Interactions in Riverine Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. Session: Advances in the Science and Communication of Biophysical Interactions in Riverine Landscapes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Ground Imagery to Study Wood Raft and Ice Dynamics in Fluvial Systems: Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Remote Sensing of Rivers: Observations Across Scales I Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. Session: Remote Sensing of Rivers: Observations Across Scales I Posters, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual monitoring of the dynamics of large wood in a 60 km river corridor, the Saint-Jean river, Canada, Gaspe peninsula, Québec (2010-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tampa, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wood buoyancy to improve understanding of wood entrainment and movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of large wood in river basins. XIIth International Association of Engineering Geology (IAEG) Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy. Session: Dynamics of large wood in river basins. XIIth International Association of Engineering Geology (IAEG) Congres, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EP53D-3695 Automatically monitoring driftwood in large rivers: prelimenary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouquet-Noppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall Meeting. Session: River-Floodplain Connectivity: Interactions among Riparian Vegetation, Fluvial Wood, Stream Morphodynamics, and Biochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. Session: River-Floodplain Connectivity: Interactions among Riparian Vegetation, Fluvial Wood, Stream Morphodynamics, and Biochemical Cycles, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling contribution to sedimentary redynamisation projects in the Ain River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1-D Size Specific Numerical Model for Gravel Transport that Includes Sediment Exchage with a Floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Viparelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session HS9.5/GM7.11 Numerical modelling and experiments in river morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Session HS9.5/GM7.11 Numerical modelling and experiments in river morphodynamics, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of geomatic for multiscale characterisation of river systems: application to the Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wiederkher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology : Fluvial geomorphology and river management: Other subsessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, non renseignée, France. 8th IAG International Conference on Geomorphology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and hydraulic characterisation of floodplain and its former channels from LiDAR imagery and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Dzubakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Budac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Trizna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Landscapes: Insights into geomorphological processes from high-resolution topography, quantitative interrogation and geomorphological mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River (France) today : grainsize, channel geometry, and long profiles in response to a century and a half of human modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. 10th International Conference on Fluvial Sedimentology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and detecting changes at various scales in geomorphological features: the example of the Rhône river talweg elevation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. AGU Fall Meeting, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of uncertainty associated with the construction of TIR derived profiles and investigation of river temperature longitudinal patterns at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. AGU Fall Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatio-temporelle des patrons thermiques de 9 rivières en tresses par imagerie infrarouge thermique (IRT) très haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New-Census Of Streamwood Pieces Reveals Abundance and Distribution Patterns That would not Be Otherwise Recognized in A mountain River, Sierra Nevada, California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. B. Pasternack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EP23C : Biophysical Interacttions in Riverine Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. EP23C : Biophysical Interacttions in Riverine Landscape, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation longitudinale du fond du lit du Rhône du Léman à la mer : continuum, discontinuum et contrôles naturels et anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et des grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Actions in River Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France. Session B2 - Main Actions in River Restoration, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic diagnosis (1880-2009) for the restoration of an altered river reach: the Old Rhine between Kembs & Breisach (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 2012, I.S.Rivers 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual evolution of habitat conditions in restored former channels: example of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions pilotes pour la restauration des fleuves. Conférence internationale IS. Rivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of morphological changes of a gravel-bed braided river with a combined analysis of airborne LiDAR and archive aerial photographs (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria. 14, 2012, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility of small upland catchments - Discrimination of geo-morphic processes in Southern Franch Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpraevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual trends in water use efficiency in declining riparian woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H51B : Ecohydrology of Terrestrial and Aquatic Ecosystems in an Era of Rapid Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. H51B : Ecohydrology of Terrestrial and Aquatic Ecosystems in an Era of Rapid Change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of a pilot sediment reintroduction within the Rhine River downstream from Kembs dam : feedbacks from repeated field measures & high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Bighamton Geomorphology Symposium : The Field Tradition In Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Jackson Hole, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation longitudinale des formes fluviales du Rhône : de l'étude bathymétrique à l'analyse de la granulométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France. Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological monitoring of a sediment injection experimentation: the Old Rhine between Kembs and Breisach dams (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. GM7.1 Quantifying fluvial channel processes - New and innovative multidisciplinary approaches, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of environmental changes associated with riverscape evolutions at a network scale: application to the Drôme River basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts, 13 (EGU2011-11946), pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of environmental changes associated with riverscape evolutions at a network scale: application to the Drôme River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU General Assembly 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential susceptibility at a regional scale, Southern Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU General Assembly 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du patron de tressage et du paysage rivulaire des rivières en tresses du Bassin Rhodanien au cours du dernier siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrosystèmes continentaux et territoires européens confrontés aux différentes lois sur l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sion, Suisse. Colloque Hydrosystèmes continentaux et territoires européens confrontés aux différentes lois sur l'eau, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la réponse sédimentaire de 18 anciens chenaux fluviaux restaurés sur les marges du Rhône (France) : analyse comparative inter-site et inter-date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 13 - Réhabilitation des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24eme Entretiens du centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada. Colloque 13 - Réhabilitation des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24eme Entretiens du centre Jacques Cartier, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-Flow susceptibility at a regional scale, Southern Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of flood magnitude and frequency in shaping mixed bedrock-alluvial channel morphology on the Drôme River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Toone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme events: shaping the surface of the Earth. BSG (British Society for Geomorphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Liverppool, United Kingdom. University of Liverpool: Extreme events: shaping the surface of the Earth. BSG (British Society for Geomorphology), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility at a regional scale, Southern Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TR Rivages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aix-en-Provence, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old Rhine evolution since 1950: 1D morphodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on initial oxbow sedimentation as observed within recently cut-off channels of the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dirias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Constantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011-462 Session Interactions of hydraulics, sediment transport and channel morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU 2011-462 Session Interactions of hydraulics, sediment transport and channel morphology, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of floodplain width in the Rhône catchment: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011. Session Digital Landscapes: Quantitative Interrogation &amp; Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria. Session Digital Landscapes: Quantitative Interrogation &amp; Use, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de gestion pour la dynamique des bois morts : le cas du corridor fluvial de la rivière Saint-Jean, Gaspé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buffin-Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 13 - Réhabilitations des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24ème Entretiens du Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada. Colloque 13 - Réhabilitations des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24ème Entretiens du Centre Jacques Cartier, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of aerial high resolution visible imagery to produce channel bathymetry: a multi temporal and spatial study over the Upper Rhine by-passed section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain Polygenesis: from Geomorphic Construction to Forest Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Fremier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Drivers of Riparian Forest Decline Along a Mediterranean-Climate River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of regeneration of ligneous species used in biotechnical engineering according to a gradient of drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session SSS7 Soil erosion and sediment control with vegetation and bioengineering on severely eroded terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session SSS7 Soil erosion and sediment control with vegetation and bioengineering on severely eroded terrain, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Redynamisation of the old Rhine', an international and interdisciplinary project focused on braided channel restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session HS11.4 The Influence of dams on sediment regimes and implications for management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session HS11.4 The Influence of dams on sediment regimes and implications for management, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts of urbanization at basin scale: channels incisions and downstream sediment delivery in the catchment of the Yzeron River (City of Lyon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session HS.11.3 Sediment response to catchment disturbances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session HS.11.3 Sediment response to catchment disturbances, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Feedbacks on Restored Floodplain Lakes Sedimentation along the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session GM8.2 Sediment transport, erosion, and channel morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session GM8.2 Sediment transport, erosion, and channel morphology, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterisation of river corridors at network scale using orthophotos: first application to the Drôme river course (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Remote Sensing of Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. 33rd International Symposium on Remote Sensing of Environment (ISRSE), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of logs coupled to channel morphodynamics in a laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Surface Processes and Landscapes General Contributions: Fluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Francisco, United States. Earth and Planetary Surface Processes and Landscapes General Contributions: Fluvial, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a parameter GIS database for hydrographic network analysis. First step toward definition of reference laterally active channels on the Rhône watershed (France). Linking hydromorphology to ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballater Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, non renseignée, United Kingdom. Ballater Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braided river corridor characterization at a regional scale based on high resolution archived aerial photos (example of the Rhône river network, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H59: Assessing Forms, Processes and Habitats in Freshwater Environment Using High Resolution Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Francisco, United States. H59: Assessing Forms, Processes and Habitats in Freshwater Environment Using High Resolution Remote Sensing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des capacités de reprise des boutures dans un contexte de changement climatique : le cas des saules utilisés en génie végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme interdisciplinaire de recherche "Ingénierie écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physical parameter GIS database for targeting local-scale restoration and conservation actions: example of the Drôme River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venise, Italy. 4th ECCR International Conference on River Restoration, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière mise en images. Les paysages fluviaux, empreintes ou matrices des représentations riveraines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes de la Plateforme Imagerie et Systèmes d’Information Géographique (ISIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques pour une analyse des discontinuités longitudinales structurant un réseau hydrographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, non renseignée, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatiale et temporelle du bois mort dans les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme ANR/ECCO, INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. Colloque de restitution du programme ANR/ECCO, INSU, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des plaines alluviales à l'échelle du réseau hydrographique : une première étape pour la caractérisation physique des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2007 Conférence francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Versailles, France. SIG 2007 Conférence francophone ESRI, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual model of geomorphically-driven riparian forest dynamics along the middle Sacramento River, California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th biennal State of the San Francisco Estuary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Oakland, United States. 8th biennal State of the San Francisco Estuary Conference, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des plaines alluviales à l'échelle du réseau hydrographique : une première étape pour la caractérisation physique des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: ESRI Francophone 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mesures ? Pour qui ? Pour quoi ? Exemple du site Drôme de la Zone Atelier Bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Eau et Territoire" ENS-LSH Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. Colloque "Eau et Territoire" ENS-LSH Lyon, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of bedload transport in a meandering river downstream from a dam: the Ain river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravel-Bed River (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Characterization of the channel pattern of the Upper Rhine before rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kleinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, "The Fluvial System - past and present dynamics and controls"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel form characterisation using high resolution imagery (drone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravel-Bed River (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : outil d'aide à la gestion d'un corridor fluvial à l'aval d'un barrage : le cas de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et représentations du bois mort dans les cours d’eau. Bois mort et à cavités, une clé pour des forêts vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Français de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des activités anthropiques sur la dynamique du chenal et des zones humides de la basse vallée du Doubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème congrès de l'association française de limnologie (AFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking an interdisciplinary perspective to disentangle complex effects of restoring ecological continuity in riverine socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022, </w:t></w:r><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20418.39360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of gravel augmentation on the Old Rhine River downstream from the Kembs dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Serouilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow - Ninth International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.02028, 2018, River Flow 2018 - Ninth International Conference on Fluvial Hydraulics, </w:t></w:r><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184002028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d’une frise chrono-systémique pour l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO’2018 : Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. 2018, Actes de Conférence, </w:t></w:r><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16146.50887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de l’Observatoire des Sédiments du Rhône (OSR4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d'expérience sur l'efficacité des suivis de mobilité de la charge grossière par RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of sediment recharges into the Upper Rhine river downstream of the Kembs diversion dam : Ecological monitoring of plants and macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference Proceeding HydroES 2016 "Hydropower &amp; Environmental Sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and ecological monitoring of an experimental sediment reintroduction into the Rhine River downstream of the Kembs dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de l’Observatoire des Sédiments du Rhône (OSR3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de l’Observatoire des Sédiments du Rhône (OSR2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological monitoring of a sediment injection experimentation: the Old Rhine between Kembs and Breisach (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration morpho-dynamique et redynamisation de la section court-circuitée du Rhin en aval du barrage de Kembs (projet INTERREG / EDF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armburster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF : "Environnement et Hydro-électricité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. 8 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier. L'hydromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-25, 2019, </w:t></w:r><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrarouge thermique aéroporté, un outil de connaissance des rivières face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONNAÎTRE ET QUANTIFIER LES ÉCHANGES HYDRAULIQUES KARST / RIVIÈRE - Recommandations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pascoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03935234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-72, 2022, </w:t></w:r><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119410010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">102 p., 2017, Guide et protocoles, 978-2-37785-003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780470684054. </w:t></w:r><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Sciences for Rivers : An interdisciplinary interplay between techniocal knowledge and sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JRBM, 2014-12(3)-Numéro spécial, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form and function: channel form, hydraulic integrity, and river ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elosegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mutz, A. Elosegi, Hervé Piegay. Hydrobiologia, 712, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Carbonneau, Hervé Piégay. Wiley-Blackwell, 458 p., 2012, </w:t></w:r><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes fluviaux, un thème cher aux géographes francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université de Montréal, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field monitoring of bedload transport and particle entrainment: calibration efforts and new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geodinamica Acta, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel dynamics in gravel-bed rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Surface, Processes and Landforms, 32 (11), pp.1603-1746, 2007, Channel dynamics in gravel-bed rivers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 6 : From Process Understanding to River Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Science, pp.XVIII-817, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization and evolution of channel forms in gravel-bed rivers [Vol. 32 N° 11 de : Earth surface processes and landforms]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.143, 2007, </w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts riveraines de cours d’eau aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dommanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales, Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2025, Savoir Faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and the biophysical science of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Riverine Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-286, 2024, 978-0-323-91716-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klement Tockner; Christopher T. Robinson; Christiane Zarfl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe - 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.391-451, 2021, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the Political, Social, and Economic Issues in River Restoration? Genealogy and Current Research Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Morandi; Marylise Cottet; Hervé Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119410010.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, Economic, and Political Stakes of River Restoration: A Dynamic Research Field Facing Several Challenges to Strengthen Links with Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Morandi; Marylise Cottet; Hervé Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119410010.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The policy and social dimension of restoration thinking: Paying greater attention to 'interdependency' in restoration governing practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Policy Issues in River Restoration: Perspectives from Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.29, 2019, Advancing River Restoration and Management, 978-1119409984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.2. Restoration - New life for Alpine rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Muhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Aschwanden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Broggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of the Alps - Diversity in Nature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haupt Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-258-08117-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los efectos de los sistemas de diques en la acumulación de sedimentos y contaminantes en la llanura aluvial del río Ródano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorfologia del antropocenos, efectos del cambio global sobre los procesos geomorfológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celso Garcia, Lluís Gomez-Pujol, Enrique Moran-Tejeda Ramon J. Batalla, pp.274-276, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización cuantitativa de la discontinuidad longitudinal de la carga de fondo en un río fuertemente modificado: el Ródano en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociedad Espanola de Geomorfologia; Universitat de les Illes Balears. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorfologia del antropocenos, efectos del cambio global sobre los procesos geomorfológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celso Garcia, Lluís Gomez-Pujol, Enrique Moran-Tejeda Ramon J. Batalla, pp.81-84, 2018, 978-84-09-04850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas Richardson, Noel Castree, Michael F. Goodchild, Audrey Kobayashi, Weidong Liu, Richard A. Marston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Geography: People, the Earth, Environment and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics and fluvial geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.G. Kondolf, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.476-506, 2016, 9780470684054 / 9781118648551. </w:t></w:r><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551.ch21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.81-95, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System approaches in fluvial geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.G. Kondolf, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-102, 2016, 9780470684054 / 9781118648551. </w:t></w:r><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology : Problem Statement and Recent Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kondolf M.G., Piégay H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Wiley and Sons, Chichester, pp.1-12, 2016, </w:t></w:r><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 29 : Dynamics of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela M. Gurnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.A. Lamberti et F.R. Hauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Stream Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Academy Press, pp.113-126, 2016, Ecosystem Function</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic classification of rivers and streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Montgomery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.G. Kondolf, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780470684054 / 9781118648551. </w:t></w:r><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating geomorphological tools to address practical problems in river management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Sear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.G. Kondolf, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Wiley and Sons, pp.505-532, 2016, 9780470684054 / 9781118648551. </w:t></w:r><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551.ch22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des journées de prospective de l'INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers Prospectives, pp.219-224, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les discours de crise sur le fleuve Rhône : extrêmes hydrologiques et plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NULL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142 p., 2013, NULL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood entrance, deposition, transfer and effects on fluvial forms and processes: Problem statements and challenging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shroder J.F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geomorphology, Volume 12 Ecogeomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.20-36, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrages ont-ils un impact environnemental négligeable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Mosseri, C. Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.250-251, 2013, </w:t></w:r><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations bidimensionnelles, simulations unidimensionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redynamisation du Vieux Rhin: Rapport final, Tome 1 Etude de faisabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Alsace, pp.107-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing and river management: range of applications and challenging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.1-18, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Centimetre resolution airbone imagery and potential applications to river management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Wiley and Sons, pp.163-191, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 / Introduction: Fluvial remote sensing and river management: range of applications and challenging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Wiley and Sons, pp.1-18, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspatial imagery in riverine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E. Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.163-171, 2012, </w:t></w:r><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future prospects and challenges for River scientists and managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E. Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.431-434, 2012, </w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical Characterisation of Fluvial Corridors at Reach to Network Scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wesley Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice E. Carbonneau, Hervé Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Remote Sensing for Science and Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.241-269, 2012, </w:t></w:r><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground imagery and environmental perception: Using photo-questionnaires to evaluate river management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice E. Carbonneau; Hervé Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.405-429, 2012, </w:t></w:r><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 : Bio-physical characterization of fluvial corridors at reach to network scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Wilet and Sons, pp.405-429, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">foreword: Sream and watershed Restoration: a guide to restoring riverline processes and habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Roni, T!; Bieechie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sream and Watershield Restoration: a guide to restoring riverline processes and habitats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.1-2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01262263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of close-range imagery in river research ans management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E. Carbonneau, E. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.341-366, 2012, </w:t></w:r><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. J. Gregory, A. S. Goudie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, pp.105-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological approaches for river management and restoration in Italian and French rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Surian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Simon, S.E. Bennett, J.M. Castro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stream Restoration in Dynamic Fluvial Systems : Scientific approaches, Analyses and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, American Geophysical Union, pp.95-113, 2011, Geophysical Monograph Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la rivière court plus vite que le cœur des hommes : un modèle pour les forêts alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corvol A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et paysage. Xe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-75, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du risque ou gestion de l'environnement? Le cas des massifs du Diois et des Baronnies, Préalpes du Sud, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zahnd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et territoires, Interroger et comprendre la dimension locale de quelques risques contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.47-57, 2010, 978-2-7430-1206-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La végétation ligneuse dans les systèmes fluviaux anthropisés : quelques avancées conceptuelles et méthodologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laganier R.; Arnaud-Fassetta G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.135-178, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic geometry of stream reaches and ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Earth Surface Processes, volume 11, Gravel Bed Rivers 6: From Process Understanding to the Restoration of Mountain Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.661-675, 2008, 978-0-444-52861-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tributaries and the management of main-stem geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River confluences, tributaries and the fluvial network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.243-270, 2008, 978-0-470-02672-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence and train wrecks : using knowledge strategies to enhance the application of integrative river science to effective river management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brierley, Gary J.;Fryirs, Kirstie A.;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River futures : an integrative scientific approach to river repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration International, pp.28 -39, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative river science and rehabilitation : European experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haidvogl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brierley, Gary J.;Fryirs, Kirstie A.;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River futures : an integrative scientific approach to river repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration International, pp.201 -219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tributaries and the management of main-stem geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rice, Stephen P.;Roy, André G.;Rhoads, Bruce L.;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River confluences, tributaries and the fluvial network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.243 -270, 2008, </w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470760383.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest: a case study of the Drôme, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings - ForestSat 07, Montpellier 5-7 nov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ForestSat, Pagination non précisée, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in river restoration in the Alps and their surrounding areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habersack, Helmut;Piégay, Hervé;Rinaldi, Massimo;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 6 : from process understanding to river restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.703-737, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braided river management: from assessment of river behaviour to improved sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trustrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.H. Sambrook-Smith, J.L. Best, C.S. Bristow, G.E. Petts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braided Rivers: Process, Deposits, Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, International Association of Sedimentologists, pp.257-275, 2006, Special publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements fluviaux et forêts riveraines de cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Eaux et Forêts" organisé en septembre 2006 à Bordeaux par le GHFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHFF, Pagination non précisée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braided river management : from assessment of river behaviour to improved sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futoshi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Trustrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.H. Sambrook-Smith, J.L. Best, C.S. Bristow and G.E. Petts (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braided Rivers : Process, Deposits, Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-275, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian wood in rivers: issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Gregory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.J. Naiman, H. Décamps, M.E. McClain (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riparia : ecology, conservation, and management of streamside communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring Floodplain Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Landscape Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.306-312, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ripisylves du Rhône et de ses affluents : une histoire contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piégay H., Pautou G., Ruffinoni C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts riveraines : écologie, fonctions, gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour le Développement Forestier, pp.72-92, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wood in large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.V. Gregory, K.L. Boyer and A.M. Gurnell (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Management of Wood in World Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society, pp.109-134, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search engine pages results and web pages on urban rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.3bc0e3e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic water use efficiency estimate: an isotopic method v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Boisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafleuriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.protocols.io/view/intrinsic-water-use-efficiency-estimate-an-isotopi-dm6gp3xk8vzp/v1/metadata. </w:t></w:r><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.dm6gp3xk8vzp/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'Observatoire des Sédiments du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhone Valley Human-Environment Observatory (OHM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement écologique des casiers Girardon : Le cas des casiers aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les masses d'eau superficielle continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dike Fields as Drivers and Witnesses of 20th Century Hydrosedimentary Changes in Highly Engineered Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video monitoring of in-channel wood: from flux characterization and prediction to recommendations to equip stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Pred'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’état des habitats benthiques du Rhône dans les secteurs restaurés et non restaurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR; Réserve Naturelle Nationale de l’île de la Platière. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaborer et mettre en œuvre un plan de gestion sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sureau-Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Rhône Méditerranée Corse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750527v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions de la propagation des crues du Rhône, en lien avec les aménagements réalisés depuis deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective du transfert de matières en suspension (MES) dans le bassin versant du Rhône. Construction d’un modèle sédimentaire et application de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Univ. Padova. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des bois flottés en rivière - Éléments de synthèse des travaux de recherche 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience des suivis de la restauration des habitats et recommandations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence sédimentaire de la retenue de Jons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lumière Lyon 2; ENS de Lyon; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Claude Bernard Lyon 1; ENS de Lyon; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions villes-fleuves dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets potentiels de l’abaissement partiel de la retenue de Verbois, 2021. Rapport final 2021 pour la CNR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LEHNA - UMR 5023; EVS - UMR 5600; LEBA - Univ. Genève. 2022, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carottages et géophysique des annexes fluviatiles de Donzère et Baix-le-Logis-Neuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENTPE; CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REASED - Réajustements morpho-sédimentaires du Cher aux contraintes anthropiques actuelles et passées, Résilience et perspectives de restauration. Rapport final et recommandations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne, Laboratoire de Géographie Physique, CNRS UMR8591. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’effet morphologique du démantèlement des marges : validation des estimations de charriage par des observations in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique des opérations de gestion sédimentaire du Haut-Rhône français du 18 au 29 Mai 2021 - Rapport d’étape 2021 pour la CNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LEHNA - UMR 5023; EVS - UMR 5600. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LÂCHERS D'EAU MORPHOGÈNES - GUIDE DE MISE EN ŒUVRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité (OFB); EDF CIH; EVS - UMR 5600; University of California (Berkeley). 2021, https://professionnels.ofb.fr/fr/doc-guides-protocoles/lachers-deau-morphogenes-guide-mise-en-oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de l’évolution contemporaine des niveaux d’eau dans les secteurs de Péage-de-Roussillon (PDR) et Donzère-Mondragon (DZM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique des marges alluviales et évaluation des stocks de sédiments grossiers à Baix-Le-Logis-Neuf et Beaucaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian Roohparvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; ENTPE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la ripisylve sur l'échauffement thermique des cours d'eau : de l'évaluation par télédétection à l'extrapolation à l'échelle régionale (plaine de la Bresse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS - UMR 5600. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS; IRSTEA. 2019, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du transport solide : synthèse globale et évaluation d’un protocole de mesure de la granulométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boultaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Bourg-lès-Valence. OSR4 | Action I.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; ENS de Lyon; INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme OSR4 2015-2017. Actions II.2, II.3 et II.4. : Sédimentation et morphologie du lit majeur. RAPPORT N°1 - Stocks sédimentaires des marges actives - Méthodologie générale et application sur Péage-de-Roussillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena-Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; LEHNA - UMR C NRS 5023; IRSTEA. 2018, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme OSR4 2015-2017. Actions II.2, II.3 et II.4. : Sédimentation et morphologie du lit majeur. RAPPORT N°2 - Stocks sédimentaires des marges actives - Approche comparée inter-sites DZM - PDR - PBN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5023 - ENTPE LEHNA-IPE; CEREMA; EGEOS; CNRS UMR 7330 - CEREGE; CNRS UMR 5600 - EVS. 2018, 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Miribel-Jonage. OSR4 | Action I.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; ENS de Lyon; INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de l’événement « APAVER » (Abaissement Partiel de la retenue de Verbois) 2016 dans le suivi scientifique de la restauration hydraulique etécologique du Haut-Rhône (Programme RhonÉco) : Analyse de la sédimentation dans les lônes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action I.4 : Modélisation des évolutions morphodynamiques du chenal sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camenen Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix-Marseile Université; CEREGE UMR 7330. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’atterrissement et signatures chimiques des sédiments et des ligneux au sein de casiers Girardon de Péage-de-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugo Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés pionnières de plantes sur les marges des sections court-circuitées du Rhône : implications pour la gestion et la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA; CNRS; ENS de Lyon. 2017, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des connaissances morphosédimentaires des marges fluviales de Péage-de-Roussillon, Donzère-Mondragon et Pierre-Bénite. OSR4 | Action II.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; ENS de Lyon; Université lumière Lyon 2. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudet Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; IRSTEA; Ecole des Mines de Saint Etienne; Laboratoire de Géologie de Lyon. 2016, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité des arbres à enregistrer une contamination métallique. Approche exploratoire sur les casiers Girardon du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Boubakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS; Ecole des Mines de St-Etienne. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs potentiels de contrôle des patrons de sédimentation des casiers Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS; Aix-Marseille Université. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des casiers Girardon : vers une hiérarchisation des gains et des risques liés à la reconnexion de ces anthroposystèmes au chenal principal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Université (AMU); ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus de sédimentation dans le lit majeur et les annexes fluviales du RCC de Péage-de-Roussillon. OSR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de terrain pour l’acquisition d’images subaquatiques sur le Rhône. OSR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service écoystémique de séquestration du carbone lié aux stratégies de gestion de la ripisylve sur le vieux Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Matzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santa Clara University; Université de Lyon; State University of New York; CNRS; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du continuum sédimentaire à large échelle. Action 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNRS UMR 7330 - CEREGE. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et critique de la restauration de cours d'eau en France et à l'étranger : du concept à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miralles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2014, 299 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi 2013 de la redynamisation sédimentaire du Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bultingaire Ludovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 31 p., EVS - UMR 5600. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments et bois flottés en rivière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bultingaire Ludovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2014, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion sédimentaire de la basse rivière d’Ain Phase 1. Tester et affiner les scénarios de recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Talaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire d'espaces naturels Rhône Alpes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution géométrique du corridor de Genève à mer. Action 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNRS UMR 7330 - CEREGE. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition et structure de la ripisylve dans les casiers Girardon des Vieux-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">State University of New York; CNRS; ENS de Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats 2010-2013, recommandations opérationnelles et perspectives. OSR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Irstea; ENTPE; IRSN; IFREMER; MIO. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climatic variability and anthropogenic impacts on riparian hydrology and forest dynamics: Evidence from isotopes and tree rings in the Rhône corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bliss Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sargeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob J.S. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of St Andrews; University of California Santa Barbara; ENS de Lyon; CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sédimentation des casiers Girardon du Rhône : approche historique pour une évaluation des potentialités écologiques et des risques en matière de pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et critique de la restauration de cours d'eau en France et à l'étranger : du concept à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miralles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS -UMR 5600. 2013, 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de caractérisation physique des milieux aquatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redynamisation du Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; Région Alsace, Maison de la Région, 1 place Adrien Zeller, BP 91006, 67070 Strasbourg. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain ecohydrology: Climatic, local, and anthropogenic controls on water availability to riparian trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bliss Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob J.S. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of St Andrews; University of California Santa Barbara; Université de Lyon. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et critique de la restauration de cours d'eau en France et à l'étranger : du concept à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS UMR 5600. 2012, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie végétal en milieu alpin : évaluation des capacités de bouturage et de la résistance à la sécheresse de Myricaria germanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie végétal en milieu alpin : évaluation des capacités de bouturage et de la résistance à la sécheresse de Myricaria Germanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données extraites des ortho-photos de l'IGN pour la caractérisation et la modélisation de l'habitat aquatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du corridor naturel alluvial du réseau hydrographique du bassin du Rhône à partir des orthophotographies de l'IGN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; EZUS - Université Lyon 1; ARALEP; Université Lyon 3. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Rapport de synthèse 2003-2008. Chautagne, Belley et de Brégnier-Cordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques d'imagerie pour la caractérisation physique des corridors fluviaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi physique et biologique des rivières en tresses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne, Belley et de Brégnier-Cordon. Année 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1; ARALEP. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise hydro-géomorphologique en vue du diagnostic fonctionnel des habitas, de la restauration du transit sédimentaire et des lônes, volet 1, 2, 3 et 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Brégnier-Cordon. Caractérisation de l'état initial. Années 2004-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne et de Belley. Année 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Belley. Caractérisation de l'état initial. Années 2003-2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application spatio-temporelle Chrono-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vukelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId2178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:37e870726c781a10966547744dd900c1389b4445;origin=https://hal.archives-ouvertes.fr/hal-04934450;visit=swh:1:snp:41e86676455b942c988fb5b57fe0299fdf51a031;anchor=swh:1:rel:010a00c697a51faae82a05aab984d9dc8b6707cf;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Piégay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3864-2119</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07033174X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (237)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of sediment and organic carbon fluxes in a large catchment: quantifying riverine contributions to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109794. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2026.109794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale factors controlling fine sediment interstitial storage along a river continuum with contrasted bedload transport conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 503, pp.110284. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Riverine Aquatic Vegetation Using Satellite PlanetScope Imagery: Feasibility, Limitations and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Nogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danaë Feldis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.E70178. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.70178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of European Grayling Reflects Longitudinal Temperature Patterns in a Swiss River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (1), pp.e70027. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.70027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A channel shifting GIS toolbox for exploring floodplain dynamics through channel erosion and deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Rusnák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šimon Opravil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Afzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 477, pp.109688. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing social and environmental change in a large regulated river: the Rhône Valley Human-Environment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 356 (S3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Riverscape Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Corrine Glassic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Al‐chokhachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Wheaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W Macfarlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris E Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.e70028. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Aird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hillslope erosion and river connectivity models to assess large scale fine sediment transfers: Application over the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (10), pp.3027-3045. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e2710. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the Evolution of the Andalién River Morphology (Central–Southern Chile) to Anthropogenic Interventions by Using a New QGIS Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gianni Cristoforo Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vargas-Baecheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), pp.3642. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16093642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current progress in quantifying and monitoring instream large wood supply and transfer in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janbert Aarnink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gibaja del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Finch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.256 - 276. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of Spatiotemporal Patterns of Riparian Forest NDVI Along a Hydroclimatic Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly K Caylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e2729. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload tracing with RFID tags in gravel‐bed rivers: Review and meta‐analysis after 20 years of field and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.147-169. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel changes over the last 200 years: A meta data analysis on European rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Scorpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring channel incision in gravel‐bed rivers: Integrating LiDAR data, historical aerial photographs and drone‐based SfM topo‐bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Rusnák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Kaňuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kidová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Lehotský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (8), pp.2475-2497. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the feasibility of mapping channel bathymetry of long river corridors from hyperspectral data across a range of flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (22), pp.8123-8156. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2024.2398817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pebble virtual velocities by combining active RFID fixed stations with geophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (13), pp.2570-2583. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue "Socio-Ecological Considerations for River Restoration and Conservation through the Lens of Wild Rivers", 12 (8), pp.1491. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12081491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accumulation of anthropogenic stressors induces a progressive shift in the ecological preferences and morphological traits shared by riparian plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (11), pp.1981-1994. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-spatiotemporal scale strategy to evaluate factors controlling pebble mobility and its interactions with bedforms in a lowland gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 223, pp.106882. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2022.106882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Hyperspectral, LiDAR, and Forestry Data to Characterize Riparian Forests along Age and Hydrological Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River widening in mountain and foothill areas during floods: Insights from a meta-analysis of 51 European Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Scorpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166103. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the gap between science and management of cold‐water refuges in rivers and streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Casas-Mulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (19), pp.5482-5508. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Water-Detection Indices Be Reliable Proxies for Water Discharges in Mid-Sized Braided Rivers Using Coarse-Resolution Landsat Archives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchi You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Remote Sensing and GIS in Freshwater Environments, 16 (1), pp.137. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐bias and sampling uncertainties in riverine wood flux and volume estimation from video monitoring technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can lateral mobility be restored along a highly domesticated low-energy gravel-bed river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325, pp.116485. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling coarse-sediment propagation following gravel augmentation: The case of the Rhône River at Péage-de-Roussillon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 428, pp.108639. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning ancient map segmentation to assess historical landscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hammoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.2225071. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2023.2225071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dike fields as drivers and witnesses of twentieth-century hydrosedimentary changes in a highly engineered river (Rhône River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 431, pp.108689. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing field, probabilistic, and 2D numerical approaches to assess gravel mobility in a gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (9), pp.e2022WR034127. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR034127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and land use controls of microplastic pollution along the gravel-bed Ain River (France) and its “Plastic Valley”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Wazne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mermillod-Blondin Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourier Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.119518. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we incorrectly link armouring to damming? A need to promote hypothesis-driven rather than expert-based approaches in fluvial geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 413, pp.108364. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taxonomic structure but not the functioning of riparian herbaceous communities varies with hydrological conditions on a large, highly regulated river: Evidence from a 2‐year replicated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of a run-of-the-river dam in a multi-driver context: The case of the Upper Garonne (Central Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J. Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 408, 18 p. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian shading mitigates warming but cannot revert thermal alteration by impoundments in lowland rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (9), pp.2209-2229. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vectorization of fluvial corridor features on historical maps to assess riverscape changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartography and Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (6), pp.512-527. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15230406.2022.2091661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Groundwater Pumping and River-Aquifer Exchanges for Management of Water Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Bajpai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyansh Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishir Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Ohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.1863 à 1878. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-022-03112-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03696106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can gravel augmentation restore thermal functions in gravel‐bed rivers? A need to assess success within a trajectory‐based before–after control–impact framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), pp.e14480. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does hydrological connectivity control functional characteristics of artificial wetland communities? Evidence from the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-022-00889-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing functional characteristics of a braided river in the Qinghai-Tibet Plateau, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchi You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinjun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 403, pp.108180. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and sustainability of gravel augmentation to restore large regulated rivers: Insights from three experiments on the Rhine River (France/Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating river driftwood as a feedstock for biochar production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Qatarneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denilson da Silva Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwa Ashour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.197-205. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2021.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What remains today of pre-industrial Alpine rivers? Census of historical and current channel patterns in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severin Hohensinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Muhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (2), pp.128-149. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowland gravel-bed river recovery through former mining reaches, the key role of sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Doncheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.107493. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting fluvial geomorphology to “live with rivers” in the Anthropocene Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horacio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Askoa Ibisate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Death</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, pp.107649. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload transport in rivers, size matters but so does shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.508. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79930-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term river management legacies strongly alter riparian forest attributes and constrain restoration strategies along a large, multi-use river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.111630. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River driftwood pretreated via hydrothermal carbonization as a sustainable source of hard carbon for Na-ion battery anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Qatarneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Beda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (6), pp.106604. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.106604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment transport at the network scale and its link to channel morphology in the braided Vjosa River system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pitlick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depositional environments and historical contamination as a framework to reconstruct fluvial sedimentary evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.142900. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated quantification of floating wood pieces in rivers from video monitoring: a new software tool and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Zhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.519-537. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-9-519-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flushing flows to (eco)morphogenic releases: evolving terminology, practice, and integration into river management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Bêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 213, pp.103475. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To dam or not to dam in an age of anthropocene: Insights from a genealogy of media discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.100312. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03420649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RFIDuino: An Arduino-based RFID environmental station to monitor mobile tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.e00210. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2021.e00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload infilling and depositional patterns in chute cutoffs channels of a gravel‐bed river: The Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétablir la connexion latérale des rivières en démantelant d’anciens ouvrages de protection : premiers résultats d’une étude pluriannuelle sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors Série (81), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical cartographic and topo-bathymetric database on the French Rhône River (17th–20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1939-1955. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1939-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which environmental factors control extreme thermal events in rivers? A multi-scale approach (Wallonia, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Huylenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e12494. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.12494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on “Promoting fluvial geomorphology to ‘live with rivers’ in the Anthropocene era” ( ) by</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horacio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Askoa Ibisate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Death</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 389, pp.107837. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is afforestation a driver of change in italian rivers within the Anthropocene era?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Scorpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105031. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.105031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of terrestrial photosieving and airborne topographic LiDAR to assess bed grain size in large rivers: a study on the Rhine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.2314-2330. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence of riparian forest composition and functional traits from natural succession along a degraded river with multiple stressor legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721, pp.15/137730. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of channel correction and regulation on floodplain terrestrialisation patterns and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 354, pp.107034. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy sediments in a European context: The example of infrastructure-induced sediments on the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100248. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multi-physical measurements to quantify bedload transport and morphodynamics interactions in an Alpine braiding river reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bodereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 351, pp.106877. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ground‐based and UAV a‐UHF artificial tracer mobility monitoring methods on a braided river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (5), pp.1123-1140. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Transverse Groynes on Meso-Habitat Suitability for Native Fish Species on a Regulated By-Passed Large River: A Case Study along the Rhine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Water Quality and Contamination, 12 (4), pp.987. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12040987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lâchers morphogènes depuis un barrage justification opérationnelle et protocole d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.66-75. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural signatures of sediment supply in gravel-bed rivers: Revisiting the armour ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Menéndez-Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.103211. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches in river management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of river infrastructures on the floodplain sedimentary environment in the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of floating objects at high particulate Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (5), </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.054307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine‐grained sediment deposition alters the response of plant CSR strategies on the gravel bars of a highly regulated river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.452-463. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video‐monitoring of wood discharge: first inter‐basin comparison and recommendations to install video cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.2219-2234. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing historical maps for characterizing fluvial corridor changes at a regional network scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cart-2019-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment-scale cumulative impact of human activities on river channels in the late Anthropocene: Implications, limitations, prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and Changing Riverscapes: The Socioecological Fix and Newspaper Discourse Concerning the Rhône River (France) Since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (6), pp.1671-1690. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2019.1580134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02125902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering impacts on the Upper Rhine channel and floodplain over two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 330, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we characterize river corridor evolution at a continental scale from historical topographic maps? A first assessment from the comparison of four countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horacio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (6), pp.934 - 946. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of continuous embankments and successive run-of-the-river dams on bedload transport capacities along the Rhône River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vazquez Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 658, pp.1375-1389. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How maintenance and restoration measures mediate the response of riparian plant functional composition to environmental gradients on channel margins: Insights from a highly degraded large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 656, pp.1312-1325. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can water level stations be used for thermal assessment in aquatic ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brostaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Huylenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-based fluvial remote sensing to assess 50-100-year human-driven channel changes at a regional level: The case of the Piedmont Region, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van de Bund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Weissteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (2), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et pérennité de la restauration de chenaux latéraux : modèles issus de 15 ans de suivi sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), p. 101-108. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and restoring bedload transport through a run-of-river reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 654, pp.1146-1157. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unclogging improvement based on interdate and interreach comparison of water release monitoring (Durance, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loire Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐rené Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Discharge Is Required to Remove Silt and Sand Downstream from a Dam? An Adaptive Approach on the Selves River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.392. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11020392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natural Wood Regime in Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biz013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional classification of artificial alluvial ponds driven by connectivity with the river: Consequences for restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely sensed rivers in the Anthropocene: state of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (1), pp.157-188. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted water releases to flush fine sediment out of a bypassed reach of the Durance River downstream of four dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184002048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do instream flow increase and gravel augmentation impact biological communities in large rivers: A case study on the Upper Rhine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a 2D image-based computerized approach for measuring riverine pebble roundness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danang Hadmoko Sri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 311, pp.143 - 157. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental implications of process-based restoration strategies in large rivers: should we remove novel ecosystems along the Rhône (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.2019-2031. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1325-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some comments about resilience: From cyclicity to trajectory, a shift in living and nonliving system theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the public's negative perception towards wood in rivers relate to recent impact of flooding experiencing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Diez-Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 635, pp.294 - 307. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à vivre avec les rivières, une question de géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'environnement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for monitoring wood fluxes in rivers using a ground camera: Potential and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.44-58. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of abandoned channels: Insights on controlling factors in a multi-pressure river system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 294, pp.99-118. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie régionale de la susceptibilité aux laves torrentielles dans les Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105-4, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood export varies among decadal, annual, seasonal, and daily scale hydrologic regimes in a large, Mediterranean climate, mountain river watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.B. Pasternack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Lehyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 276, pp.164 - 179. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives riparian vegetation encroachment in braided river channels at patch to reach scales? Insights from annual airborne surveys (Drôme River, SE France, 2005-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (8), </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you mean, ‘resilient geomorphic systems’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thoms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarging spatial and temporal scales for riverine biophysical diagnosis and adaptive management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.333-336. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a new solution for tracking pebbles in rivers based on active RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (13), pp.1938 - 1951. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goals and principles for programmatic river restoration monitoring and evaluation: collaborative learning across multiple projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Åberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonie Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine M.R. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Mckie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood export prediction at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pasternack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Vaughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (14), pp.2377- 2392. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Approaches to Implement and Monitor River Restoration: A Comparative Perspective in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toedter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (5), pp.931 - 946. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0923-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual kinetics (2010-2013) of large wood in a river corridor exposed to a 50-year flood event and fluvial ice dynamics (2010-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Geomorphology, 279, pp.59 - 73. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional scale mapping of debris-flow susceptibility in the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and modelling river channel migration rates at a regional scale: Case study of south-east France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional hydromorphological characterization with continuous and automated remote sensing analysis based on VHR imagery and low-resolution LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.531 - 551. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling LiDAR and thermal imagery to model the effects of riparian vegetation shade and groundwater inputs on summer river temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 592, pp.616-626. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal monitoring of a regional riparian buffer network (&amp;gt;12,000 km) with LiDAR and photogrammetric point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Claessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of Environmental Management, 202, pp.424 - 436. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gravel augmentation in a large regulated river and implications for process-based restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of transport and insertion of radio frequency identification (RFID) transponders on resistance and shape of natural and synthetic pebbles: applications for riverine and coastal bedload tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.399 - 413. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of large wood budgets in a watershed and river corridor at interdecadal to interannual scales in a cold-temperate fluvial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (13), pp.2199 - 2213. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wood density and moisture sorption and its influence on large wood mobility in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of transfer patterns and origins of in-channel wood in large rivers using repeated field surveys and wood characterisation (the Isère River upstream of Pontcharra, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff R. Hupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 279, pp.27 - 43. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of riparian invasive species with supervised classsification of Unmanned Aerial System (UAS) imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical object-based mapping of riverscape units and in-stream mesohabitats using LiDAR and VHR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par RFID de la mobilité des galets : retour sur 10 ans d’expérience en grandes rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of geomorphology and groundwater level on the spatio-temporal variability of riverine cold water patches assessed using thermal infrared (TIR) remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175, pp.337-348. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of riparian forest species and health condition using multi-temporal and hyperspatial imagery from Unmanned Aerial System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188 (3), pp.146. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-015-4996-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of airborne LiDAR and historical aerial photos for characterising the history of braided river floodplain morphology and vegetation responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149 (3), pp.742 - 759. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances quantifying the large wood dynamics in river basins: New methods and remaining challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela M. Gurnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Marston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.611 - 652. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RG000514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Agences de l’eau et la restauration : 50 ans de tensions entre hydraulique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Miralles Buil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01314215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des méso‑habitats fluviaux par imagerie drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics and Sediment Tracers in 1-D (MAST-ID): 1-D sediment transport that includes exchange with an off-channel sediment reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wesley Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Viparelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do river dynamics and human influences affect the landscape pattern of fluvial corridors? Lessons from the Magra River, Central-Northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Michalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.107-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological frameworks: emerging trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gurnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brierley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (1), pp.135-138. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-015-0436-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The raft of the Saint-Jean River, Gaspe (Quebec, Canada): A dynamic feature trapping most of the wood transported from the catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 231, pp.270-280. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Tamaricaceae in Bioengineering on Dry Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (1), pp.221-232. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-015-0499-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in publications in fluvial geomorphology over two decades: A truly new era in the discipline owing to recent technological revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toby Minear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 248, pp.489-500. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical geomorphic analysis (1932-2011) of a by-passed river reach in process-based restoration perspectives: The Old Rhine downstream of the Kembs diversion dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 236, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical specifications of low-frequency radio identification bedload tracking from field experiments: Differences in antennas, tags and operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 238, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological conditions in eighteen restored floodplain channels of a large river: linking patterns to processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6, SI), pp.1085-1103. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale assessment of overflow-driven lateral connectivity in floodplain and backwater channels using LiDAR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Dzubakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Trizna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.2315-2330. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.10361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the contribution of the Beauce groundwater aquifer to the discharge of the Loire River using satellite infrared imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schomburgk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (11), pp.4479-4492. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-4479-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01334170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Fluvial Corridor'': A new ArcGIS toolbox package for multiscale riverscape exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 242 (SI), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is success or failure in river restoration projects evaluated? Feedback from French restoration projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.10.1016/j.jenvman.2014.02.010. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step error assessment in braided river sediment budget using airborne LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214, pp.307-323. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-dwelling arthropod communities across braided river landscape mosaics: a Mediterranean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-temporelle des marges fluviales fréquemment inondées à partir d'images satellites Pléiades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain ecohydrology: climatic, anthropogenic, and local physical controls on partitioning of water sources to riparian trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bliss Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sargeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.4490-4513. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014WR015581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la géomorphologie historique et expérimentale pour la restauration de cours d'eau : le cas du vieux Rhin en aval du barrage de Kembs (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2014032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial discontinuity and temporal evolution of channel morphology along a mixed bedrock-alluvial river: contingent responses to external and internal controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 205, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Chemical Pollution Becomes a Social Problem. Risk Communication and Assessment through Regional Newspapers During the Management of PCB Pollutions of the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 482-483, pp.100-115. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial Corridor&amp;quot; : a new ArcGis Toolbox Package for Multiscale Exploring Riverscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The freshwater mussels are a good bioindicator for monitoring the water pollution by heavy metal (The Saint Victor Sur Loire Lake, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Guénole-Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Bounahkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Luisa Iatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Machado de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banat's Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, In press. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7904/2068–4738–V(9)–5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of perceptions and feedbacks for effectively managing wood in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.98-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional assessment of the multi-decadal changes in braided riverscapes following large floods (Example of 12 reaches in South East of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-37-57-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Sciences for Rivers: an interdisciplinary interplay between technical knowledge and sustainable managemenr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining channel abandonment processes increases riparian plant diversity within fluvial corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1546. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of consequences of sediment deficit on a gravel river bed downstream of dams in restoration perspectives: application of a multicriteria, hierarchical and spatially explicit diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.939-953. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metallic contamination impact on freshwater mussels Anodontes at the Saint-Victor-sur-Loire Lake, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Luisa Iatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Bounahkla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Machado de Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Doumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Mineral Deposits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Achievement of a Decentralized Water Management Through Stakeholder Participation: An Example from the Drôme River Catchment Area in France (1981–2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.1074 - 1089. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-014-0378-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale factors controlling the pattern of floodplain width at a network scale: the case of the Rhône basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 200, pp.155-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of braided river landscapes: Implications for public participation and sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form and function: channel form, hydraulic integrity, and river ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elosegi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR derived ecological integrity indicators for riparian zones: Application to the Houille river in Southern Belgiul/Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toromanoff.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.627-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: application to the Drôme river network, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility of small upland catchments. Natural Hazards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (2), pp.497-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt de la quantification pour la gestion des systèmes fluviaux : exemple de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and local geomorphic interactions drive patterns of riparian forest decline along a Mediterranean Basin river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the relative effect of space and time to explain the braided river width and island patterns at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2714. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility of upland catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (2), pp.497-511. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-013-0575-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oxbow lakes in the off-channel storage of bed material along the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Constantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Hales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 188, pp.110-119. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of water temperature heterogeneity of braided rivers using very high resolution thermal infrared (TIR) images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (13), pp.4812-4831. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.782113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des savoirs relatifs aux milieux aquatiques : quels impacts pour la restauration écologique ? Le cas des bras morts du Rhône et de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (1), pp.15-30. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.8922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: geomatic approach on the Drôme River network, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of River Basin Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15715124.2012.754444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does human perception of wetland aesthetics and healthiness relate to ecological functioning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.1012-1022. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional variability of aquatic pattern in braided reaches (Example of the French Rhône basin).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 712, pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and temporal Thermal Patterns of the French Rhône River using Landsat ETM+ Thermal Infrared (TIR) Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (3), pp.405-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting water uptake and growth responses to drought in co-occurring riparian tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob J.S. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.402-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions of surface grain-size samples collected and recorded using different procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 138, pp.839-849. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY1943-7900.0000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and validation of video monitoring for wood budgeting in a wandering piedmont river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (12), pp.1272-1289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical algorithms for detecting homogeneous river reaches along a longitudinal continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 138 (1), pp.130-144. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des changements morphologiques d'une rivière en tresses par lidar aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et modèles 3D en milieu naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tamaricaceae en génie végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors série, 9 p. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2011.HS.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical role of abandoned channels as refugia for sustaining pioneer riparian forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Haydem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations de restauration en rivières portées à connaissance sur Internet : un premier bilan en termes d'actions, d'évaluation et de communication face aux enjeux de la DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.224-235. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2011145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of post-flood recruitment patterns in braided channel rivers at multiple scales based on an image series collected by unmanned aerial vehicles, ultra-light aerial vehicles and satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIScience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.50-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of abandoned channels as refugia for sustaining pioneer riparian forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.776-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la télédétection pour la caractérisation des corridors fluviaux : exemples d'applications et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.157- 172. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitutinal and Temporal Patterns of the French Rrône River using Landsat ETM+ Thermal Infrared (TIR) Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des changements morphologiques d'une rivière en tresses par LiDAR aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial disaggregation and aggregation procedures for characterizing fluvial features at the network scale: Application to the Rhône bassin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125 (3), pp.343-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial aggregation procedure for characterizing physical structures of fluvial networks: applications to the Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125 (3), pp.343-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral erosion of the Sacramento River, California (1942-1999), and responses of channel and floodplain lake to human influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restaurations de rivières sur Internet : premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.224-235. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2011145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Abandonned Channels as Refugia for Sustaining Pionneer Riparian Forest Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.776-790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamics of the exit of a cutoff meander: experimental findings from field and laboratory studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Comaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (3), pp.249-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel vertical mobility, hydro-geomorphic disturbances and understory vegetation in floodplain forests of the Ain river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.371-386. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.8101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and temporal evolution of the Sacramento River between Red Bluff and Colusa, California (1942-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (2), pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre la perception des paysages de bras morts en vue d'une restauration écologique : quels sont les liens entre les qualités esthétique et écologique perçues par les acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216, pp.85-103. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et caractérisation semi-automatique des géomorphosites fluviaux potentiels. Exemples d'applications à partir d'outils géomatiques dans le bassin de la Drôme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.175-188. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the accuracy of image-based surface sediment sampling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.doi:10.1029/2008WR006940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of Unmanned Aerial Vehicle technology for the characterization of Mediterranean riparian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.4915-4935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00456978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.4915-4935</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific strategy design for promoting a sustainable sediment management: the case of the Grava River (Central - Northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.607-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the myth of a lost paradise to targeted river restoration: forget natural references and focus on human benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.568-581. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on the alluviation of oxbow lakes by bedload as observed along the Sacramento River of California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Constantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.389-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the temporal dynamics of wood in large rivers: field trials of wood surveying, dating, tracking, and monitoring techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Mac Vicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (15), pp.2031-2046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Census and typology of the braided rivers in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.371-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual framework and interdisciplinary approach for the sustainable management of gravel-bed rivers: the case of the Drôme River basin (S.E. France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71, pp.356-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overbank sedimentation rates in former channel lakes : characterization and control factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol. 56 (N° 2 (February 2009)), pp.461 -482. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2008.00979.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial geomorphology and flood-risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic computation of pebble roundness using digital imagery and discrete geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sivignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (10), pp.1992-2000. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de transpondeurs passifs pour l'estimation du transport sédimentaire : premiers retours d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2008047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00295071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in cross-cultural perception of riverscapes in relation to in-channel wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (2), pp.268-287. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-5661.2008.00297.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00289988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic Control of Fraxinus Excelsior Growth and Recruitment in Floodplain Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (1), pp.205-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des extractions de graviers dans le lit mineur sur la géométrie des zones aquatiques périfluviales du Doubs (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Citterio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie physique et quarternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 60 (N° 2006-3), pp.253 -269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability in sedimentation rates associated with cut-off channel infill deposits: Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), pp.W05420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of wood in rivers and challenges for stream restoration in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 41 (N° 6), pp.893 -903. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-008-9075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort dans les paysages fluviaux français : éléments pour une gestion renouvelée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.361.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal changes in distribution and frequency of wood in a free meandering river, the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Lassettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.1098-1112. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution imagery for channel bathymetry and topography from an unmanned mapping controlled platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 32 N° 11, pp.1705-1725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution imagery for channel bathymetry and topography from an unmanned mapping controlled platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Tremelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (11), pp.1705-1725. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of channel confinement on pioneer woody vegetation structure, composition and diversity along the River Drôme (SE France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (8), pp.1244-1256. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the riparian zone of the lower Eygues River, France, since 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 22 N° 3, pp.367-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in wood distribution and frequency in a free meandering river, the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lassettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp. 1098-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and evaluation of dead wood in streams and rivers by German students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Borchardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 36 N° 2, pp.110-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts riveraines des cours d’eau et ripisylves : spécificités, fonctions et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 58 (4), pp.339-350. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/6704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des extractions sur les zones aquatiques périfluviales dans la basse vallée du Doubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie physique et Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (60), pp. 253-269. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/017999ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la dynamique fluviale dans la gestion des forêts alluviales du bassin rhodanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSG Baden-Württemberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood scouring and groundwater supply in rehabilitated side-channels of the Rhône River, France: sedimentation and aquatic vegetation responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/lr/15/2003/147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production, répartition et effets hydro-morphologiques du bois mort dans un petit cours d'eau français de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (3), pp.391-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood scouring and groundwater supply in rehabilitated side-channels of the Rhône River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Supplement band 15, pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode de typologie hydro-géomorphologique des cours d'eau et test sur un sous-bassin du Rhône (bassin de l'Yzeron)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Valin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (3-4), pp.323-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la végétation riveraine sur la géométrie des lits fluviaux : études de cas dans le Massif central (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), pp.111-128. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2003.1173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (461)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the re-restablishment of vegetation after clear-cutting and bar lowering: the case of the Isère River in Combe de Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on gérer le risque d’inondation lié à la présence du bois en rivière ? Quelques perspectives ligériennes en contexte intersectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the climate change impact on the SPM transfers of the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piegay Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Flood and Large Wood: A Dynamic Duo in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Large Wood Dynamics in the Allier River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and methodological developments in the airborne thermal infrared characterisation of river temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of using satellite images to assess past and future changes of aquatic vegetation in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Nogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site comparison of gravel travel distance using RFID tracking in the Rhône River: feedback and operational recommendations for river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des réseaux hydrographiques de différentes approches : application au bassin du Rhône « Comparaison de réseaux hydrographiques issues de différentes approches : application au bassin du Rhône »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Helling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 Actions de Recherche du Groupe de Recherche MAGIS Information géographique volontaire et crowdsourcing [AR02], Mobilités et impacts socio-environnementaux [AR06], (Carto)graphies et (Géo)visualisations de données [AR09] et Géomatique, Ville, Climat et Pollution [AR12]., May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital representations of urban rivers: a construction of renewed city-river relations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café OSR "Les galets et les graviers sous surveillance : comprendre le transport des sédiments grossiers pour améliorer l'état écologique des fleuves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation et développement d'une plaine inondable « artificielle » : la rivière South Platte à Denver, Colorado, États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Oneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretchen Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zabr Graie, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers flow through cities : how are river landscapes changing on a global scale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and nurturing overlapping communities of practice with the Riverscapes Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Wheaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sentinel-2-based monthly water occurrence mapping with the Dynamic World data suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Helling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna (Autriche), Austria. https://meetingorganizer.copernicus.org/EGU25/EGU25-18783.html, </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhone sediment observatory (OSR): a multi-partners platform for scientific and applied research on the Rhone river valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal wood dynamics: an insight to wood budget compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basse vallée de l'Ain de Varambon à Mollon : à la découverte des impacts, des enjeux et des opérations de restauration, des suivis scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary contributions to biodiversity conservation in alluvial forests on the built-up margins of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Biodiversity and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-Disciplinary Research Facility on Human-Environment Interactions, Jun 2024, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling summer thermal habitat conditions in salmonid bearing rivers using infrared thermal mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international symposium on Ecohydraulics and Fish Passage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Québec (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does floating wood in rivers form pulses during transport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce MacVicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon (Centre des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ok Google, parle-moi des rivières. » Approche critique des discours du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation des plaines alluviales : nouvelles perspectives à l’échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité 3éme édition - Comprendre les socio-écosystèmes pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EE, May 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload tracing with RFID tags in gravel-bed rivers : 20 years of field and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel Bed Rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared mapping of river thermal habitats to understand salmonid distribution in a warming climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Trout Symposium - Advances in the Population Ecology of Stream-Dwelling Salmonids VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Majorque, Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du stress hydrique en forêt alluviale le long d'un gradient hydroclimatique par la télédétection et l'écophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM Vallée du Rhône scientifique annuel 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Dec 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of urbanization on floodplains. A global scale perspective for an innovative diagnosis for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolja Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on River Health : assessment to restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Varanasi (BHU), Oct 2023, Varanasi (U.P.), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectorial approach to improve the Rhône river biophysical status : some feedbacks after 35 years of restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornadas de Morfodinámica Fluvial y Observatorio de Sedimentos en Ríos (MorFOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio para la Transicion Ecologica y el Reto Demografico, Nov 2023, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un data paper pour valoriser une base de données d’archives cartographiques et topographiques sur le fleuve Rhône (17e-20e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Un data journal interdisciplinaire pour les SHS. Enjeux scientifiques et mise en œuvre pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2023, Bonn, Germany. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233630v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making room for rivers : why and how should we do that?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers group conference : Making room for rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lower Hutt, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source vs transport controls of spatial patterns and temporal dynamics of plastic pollution in river corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schneidewind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kukkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Aquatic Sciences Meeting – JASM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium of Aquatic Science Societies (CASS), May 2022, Grand Rapids, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges alluviales endiguées du Rhône : Trajectoires d’atterrissement, états des lieux hydro-sédimentaire et sanitaire, perspectives opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagements et biodiversité des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France; ENGEES, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème inverse pour la localisation de tags RFID situés en zones immergées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les graviers et les galets transitent-ils dans le fleuve ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité thermique spatiale et aménagement des rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce du stress hydrique des forêts alluviales : de l’individu au peuplement, del’écophysiologie à la télédétection (DéPréSHyF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Boisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'efficacité et de la pérennité de deux actions de restauration de la dynamique sédimentaire sur le Vieux-Rhône de Péage-de-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bounous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF : "Aménagements et biodiversité des cours d’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France (SHF), Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets morphologiques d'un barrage dans un contexte de pressions multiples, le cas de la Garonne amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J. Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR-CFBR Transport sédimentaire : rivière et barrages réservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Saclay (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How large can be a braid plain? A worldwide scale comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brasington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference I.S.Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trajectory-based BACI framework to assess the effects of gravel augmentation on thermal functions in gravel-bed rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th I.S. Rivers International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection hyperspectrale et LiDAR pour le suivi de la bathymétrie du chenal et de la santé des forêts alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les injections sédimentaires peuvent-elles réhabiliter la fonctionnalité géomorphologique et écologique des grandes rivières régulées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Aménagements et biodiversité des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du colmatage en aval d’un barrage au fil de l’eau sur la Garonne amont : la fonctionnalité des échanges thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest connectivity and water stress: characterization and mapping of the impact of channel incision on riparian forest status through remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPA-1 : First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST-CONVERGES, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de contrôle du temps de résidence du bois flotté dans la plaine alluviale du Val d’Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of hyperspectral aerial images to characterize the bathymetry of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods for Ecohydraulics: Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHR, May 2022, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25171/InstGeoph_PAS_Publs-2022-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’OSR, 12 ans de recherche sur le fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and predicting the use of alluvial habitats by aquatic communities for a better management of large river ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long et court termes des aménagements anthropiques sur les communautés riveraines du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 4th International Conférence – Integrative sciences and sustainable development of large rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recharge sédimentaire sur la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thicoïpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EDF-CNRS – Restauration morphologique en aval des barrages : réinjection et lâchers morphogènes – I.S. Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wood flux video monitoring and semi-controlled experiment of downstream wood diffusion to better understand wood transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPA-1: First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’atterrissement de bras vifs restaurés du Rhône : patrons spatiaux, dynamiques temporelles et facteurs de contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR – CFBR Transport sédimentaire : rivières et barrages réservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The restoration of the Rhône, France : feedbacks on 25 years of implementation and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Tchèco-allemande : The future of river management in the catchment area of the Elbe in the border region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère tchèque de l’Environnement, Parcs Nationaux Ceské Svycarsko et NP Sächische Schweiz, Oct 2022, Decin, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic responses of restored frequently flowing side channels along the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers, Session "Sediment Transport &amp; River Morphology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres hydroclimatiques et anthropiques sur la sédimentation dans le système deltaïque du Rhône à la transition Holocène/Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infill dynamics and depositional patterns in gravel-bed chute cutoffs channels: the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire des réinjections et transparence des réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration du Rhône: une expérience inédite de transdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama et Actualités de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter les refuges thermiques potentiels grâce à l’infrarouge thermique aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Séolane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Barcelonnette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal imageries and groundwater-surface water exchanges: application on tributaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Health: Assessment to Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Varanasi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions villes-fleuves dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZA Seine et la ZA Rhône, retour d'expérience sur deux dispositifs en dialogue avec les acteurs des territoires : de la co-construction d'actions de recherche au partage des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chateauminois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of weirs and riparian cover on river longitudinal temperature profile using airborne TIR in a lowland agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Biennal Symposium of the International Society for River Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRS, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated succession in novel riparian ecosystems with long-term impact legacies, evidence from cross-comparison with a reference site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th Annual meeting of the COST Action CONVERGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience interdisciplinaire de recharges sédimentaires sur un tronçon court-circuité : le Vieux Rhin (France/Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the infrastructure-induced legacy sediments on 3 bypassed areas along the Rhône River (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sednet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, DubrovniK, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined LiDAR and hyperspectral imagery to characterize the response of riparian communities to water availability: insights for climate change impact assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dandan Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et développement durable Retour réflexif sur 10 années de recherche au sein de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a chrono-systemic timeline tool to co-construct, analyze and communicate on the socio-ecological trajectory of the French Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés riveraines des marges alluviales du Rhône: bilan des études entamées depuis 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d'Orientation Stratégique de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LYON, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atterrissement des bancs de galets entraine une déstructuration des stratégies CSR des communautés riveraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager’s perception of wood in urban rivers, a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mauterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference Wood in World Rivers 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université australe du Chili, Jan 2019, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-monitoring of wood flux: recent advances and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference in wood in world rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River restoration: definition, practical examples and new issues (Large European Alpine Rivers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence on River Health : Assessment to Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Cilvil Engineering, Indian Institute of Technology (BHU), Feb 2019, Varanasi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Wichroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a construit un Rhône. Socio-ecological fix et paysages mouvants de 1945 à 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01812454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géo-historique des évolutions biophysiques du Rhône depuis le 19ème siècle : recherche et analyse de données d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer et comprendre les trajectoires paysagères du Rhône : croiser des sources, combiner des méthodes et questionner un ancrage disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du RUCHE "Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to quantify 50-100 year human-driven channel changes at regional level: the case of the Piedmont region, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van de Bund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weissteiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First feedbacks on a new method using active transponders (a-UHF tags) for tracking pebbles in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology, complex system, interdisciplinarity and applications: a few bullets to feed the debate and let the river flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Bristh Society for Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Aberystwyth, Sep 2018, Aberystwyth, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation des luttes anti-barrages (1945-2014). Représentations de territoires et d’environnements menacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cist 2018 -- Représenter les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference 2018. Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débit morphogène : un concept évolutif en lien avec les enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River, France: applying integrative sciences to sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydromorphologique de chenaux latéraux restaurés du Rhône : un retour d'expérience de 15 années post-travaux au service des praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'estimation de la granulométrie de tronçons restaurés de grands fleuves : potentialités et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative impact legacies create novel riparian forests on large, multi-use rivers (Sacramento, CA and Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWS 2018 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1-23, </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34873.26724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales et (dis)continuités sédimentaires du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Discontinuités sédimentaires, et gestion des barrages dans les bassins versants méditerranéens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium de Lyon et EVS, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the transient motion of floats reproducing floating wood in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload transport capacities along the Rhone river (France): a spatio-temporal overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivières urbaines: structures géomorphologiques et perception humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur l'aménagement des fleuves et rivières, Unesco Chair-River Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Val de Loire, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de graviers du Rhône : implications pour la gestion et la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité de la végétation rivulaire à enregistrer une contamination métallique : approche exploratoire dans les casiers Girardon à Péage-de-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Boubakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un système régional d'indicateurs pour appuyer la définition de l'espace de bon fonctionnement des cours d'eau en prenant en compte les incertitudes conceptuelles et spatiales de cet espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe conference 2018: Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands barrages à contre-courant : les années 1980, charnière dans le ménagement des cours d’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation des luttes anti-barrages (1945-2014). Représentations de territoires et d'environnements menacés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scales and Constructions of Rivers. Temporal Approach of the Rhône Riverscapes since WW2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Right Use of the Earth. Knowledge, Power and Duties in a Finite Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de recharge sédimentaire : cas du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SHF TRANSPORT SEDIMENTAIRE EN RIVIERE ET MORPHOLOGIE FLUVIALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34077.00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de galets du Rhône: implications pour la gestion et la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’estimation de la granulométrie de tronçons restaurés de grands fleuves: potentialités et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers-Recherches et actions au service des fleuves et grandes rivières. (INRIVER 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02073653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental design of a targeted water release to flush sand out of the bypassed reach of the Selves River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission internationale Des Grands Barrages, Vingt-Sixième Congrès Des Grands Barrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation, web SIG et bases de données de l’OSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'OSR4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la recherche au sein des OHMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille-La Couronne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’efficacité dépassant les limites d‘un projet, regard vers la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agenda 21 pour l’eau. Revitalisation des cours d'eau, Des solutions pour une multiplicité de tâches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conference Center, Verkehrshaus, Nov 2017, Lucerne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact cumulé des facteurs d’anthropisation sur la Dordogne moyenne et préconisations en vue de la restauration écologique du cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Journée Thématique "Les barrages et l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kinds of adaptations happen after an internal or external flood event? Two case studies on the Rhône River (France) and the Sacramento River (United States)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDRiM2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils collaboratifs de gestion et diffusion de données socio-environnementales. Retours d’expérience de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Bases de Données de l'OHMI Téssékéré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers retours d'expérience sur l'utilisation des transpondeurs actifs Ultra Hautes Fréquences pour le suivi de la mobilité des galets en rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d’actions de restauration géomorphologique du Vieux Rhin à l’aval de Bâle (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic hydromorphologique de la Dordogne dans sa moyenne vallée à partir de données historiques et de mesures in situ : évaluation des contrôles et de la sensibilité de la rivière au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of bedload transport capacities and its relative controls on a reach-by-reach basis along the Rhône river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vazquez Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th RCEM symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Padoue, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentation and contamination patterns of dike systems along the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flume experiment on the lateral distribution of driftwood according to piece characteristics and flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateur de pavage par la granulométrie couche/sous-couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lascaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire barrages et charriage, Echantillonnage et mesures granulométriques des sédiments grossiers : quels objectifs, quelles méthodes? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des sédiments dans le bon fonctionnement du cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique franco-mexicain : « La protection et la valorisation des sédiments en France et au Mexique. Approche pluridisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque hydrologique en milieux naturels et aménagés Utilisation de la dendrochronologie pour déterminer le temps de résidence et la mise en transport des bois en rivière en lien avec les conditions hydro-climatiques futures, actuelles et passées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arseneault Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en hydrologie au Québec : Gestion et évolution du risque hydrologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts of restoration actions of the Old Rhine River downstream Basel and insight of ecological benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Serouilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restaurer le Rhin Supérieur au service d'une gestion durable : retours d'expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling groyne-field sedimentation and contamination along the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the status and future of the World's largest rivers </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux de la restauration du Rhône: quels suivis pour mesurer les effets du programme de réactivation de la dynamique fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day and past bedload transport conditions along the Rhône River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d’avancement et blocages pour la détermination granulométrique par photographie immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirot Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique-EDF "Barrages et Charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devons-nous détruire les nouveaux écosystèmes du corridor rhodanien? Enjeux socio-environnementaux autour de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gruel Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhone Sediment Observatory: a multi-partner platform for basic and applied research on the Rhone river valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International SedNet Conference "Sediments on the move"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of control factors and sensitivity of a river channel to changes based on a combination of historical and field data, the middle Dordogne River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lascaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigyan Bhawan, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of fluvial corridor futures: From resilience to persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Bio‐Geomorphic Systems, The 48th Annual Binghamton Geomorphology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas State University San Marcos, TX, Oct 2017, San Marcos, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement expérimental de lâchers de dessablage à l’aval de la retenue de Maury sur la Selves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon; IRSTEA Villeurbanne, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian characterization from remote sensing in a multiple scale perspectives. A few examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riparian Summit: Confluence to Influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Davis Conference Center, Oct 2017, Davis, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can local-scale longitudinal variability of low flow width be a proxy of meso-habitat diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actualités de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scalar approach for modelling river channel change in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Downs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of gravel augmentation and bank re-erosion on the Old Rhine River downstream from the Kembs dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redynamisation des marges alluviales à Pont-Saint-Esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena-Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite technique « Un après-midi au bord du Rhône : La restauration écologique du Rhône - Quels travaux de renaturation ? Quels enseignements des suivis scientifiques pour la gestion ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE-ZABR, Apr 2017, Pierrelatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité des arbres à enregistrer une contamination métallique. Approche exploratoire sur les casiers Girardon du Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Boubakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between regulation works, overbank sediment structures and contamination along the Rhône River channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina's Lessons in California: Social and Political Trajectories of Flood Management in the Sacramento River Watershed since 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante-dix ans de discours sur les cours d’eau : entre pluralité des regards et controverses autour des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Si nous imaginons le devenir des cours d’eau, ils ressembleraient à … ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux habiter la rivière d’Ain : de la qualité perçue aux actions de restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eau et Connaissance. Les sciences humaines et sociales au cœur de la réservation des milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you mean, ‘resilient Geomorphic Systems’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thoms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Bio‐Geomorphic Systems, The 48th Annual Binghamton Geomorphology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas State University San Marcos, TX, Oct 2017, San Marcos, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of fluvial corridor future: from resilience to persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Binghamton Geomorphology Symposium "Resilience and Bio-Geomorphic Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas State University, Oct 2017, San Marcos, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des nuages de points LiDAR et photogrammétriques pour le monitoring de 12 000 km de cours d'eau en Wallonie (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Desteucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentation fine & patrons chimiques élémentaires sur les marges aménagées du Rhône à Pierre-Bénite et Péage-de-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du réseau des OHM sur les contaminations métalliques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Casiers Girardon : vers une hiérarchisation des gains et des risques liés à la reconnexion de ces anthroposystèmes au chenal principal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service écosystémique de séquestration du carbone lié aux stratégies de gestion de la ripisylve sur les vieux-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Matzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fate of Oxbow Lakes Determined by Mechanisms of Meander Cutoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Constantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline L. Dieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristram C. Hales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de caractériser l’état du réseau fluvial à une échelle régionale à partir de cartes topographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustière Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Observatoires Scientifiques Milieux/Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité des arbres à enregistrer une contamination métallique. Approche exploratoire sur les casiers Girardon du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Boubakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie automatisée et multi-scalaire pour la caractérisation de l'hydromorphologie à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des échanges entre karst et rivière par imagerie infrarouge thermique (IRT) aéroportée. La rivière Cèze et ses émergences karstiques au niveau du plateau de Méjannes-le-Clap (Gard, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geomorphic diagnosis to river restoration and management : critical steps and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Towards the best practice of river restoration and maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieux-Rhône de Péage-de-Roussillon : géomorphologie et flux sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du nouveau Rhône, conférence anniversaire de la Réserve Naturelle de l'île de la Platière : "30 ans de science au fil du Rhône : la réserve Naturelle de l'île de la Platière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint Maurice l'Exil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences of in-stream habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Towards the best practice of river restoration and maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How geomorphology and groundwater level affect the spatio-temporal variability of riverine cold water patches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Goma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River remote sensing for setting-up quantitative hydromorphological rehabilitation targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE2016: International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISE, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrages ont-ils mauvaise presse ? (Dé)construire une géohistoire des représentations environnementales (1945-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Casiers Girardon. Construire un modèle pluridisciplinaire autour du devenir de ces anthroposystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des aménagements sur les patrons sédimentaires et géochimiques péri-fluviaux du Rhône moyen (1860-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la télédétection en hydromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eau et Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des flux de contaminants et évaluation des risques associés au sein de l’OHM_VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème séminaire du DiPEE de Lyon "Eau - santé des milieux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing river geomorphic alteration at regional scale : the case of piedmont region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van de Bund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Convegno nazionale di idraulica e costruczioni idrauliche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Geomorphological Effects of Global Changes in Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NET-SCARCE International Conference Rivers under Water Scarcity : Threats and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du suivi géomorphologique d'actions de redynamisation du Vieux Rhin menées par EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Groupe de Travail Scientifique barrages et charriage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wavelet ToolKat: A set of tools for the analysis of series through wavelet transforms. Application to the channel curvature and the slope control of three free meandering rivers in the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tree-rings to determine large wood residence time and transport pulses in a gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arseneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow Saint Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des barrages sur l'organisation longitudinale des meso-habitats fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l'ONEMA et du MEDDE : Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONEMA, MEDDE, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering a regional vision on river systems by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Casiers Girardon : Construire un modèle pluridisciplinaire autour du devenir de ces anthroposystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dike fields connectivity and diversity: a complex functioning on the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des aménagements sur les patrons sédimentaires et géochimiques péri-fluviaux du Rhône moyen (1860-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary diagnostic to characterize river/karst exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymetric mapping of shallow rivers with UAV hyperspectral DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Valeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mróz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth International Conference on Telecommunications and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of traditional and novel approaches for assessing flooding risk related to drift wood delivery, transport and deposit: advances in science and flood hazard management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dam impact on longitudinal sequences on in-stream habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrages du Monde ont-ils mauvaise presse ? (Dé)construire une géohistoire des représentations environnementales (1945-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring restoration of alluvial margins using UAV-LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons et facteurs potentiels de contrôle de la sédimentation des casiers Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actualités de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for computing pebble shape and roundness indexes: experimental tests and recommendations for future applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel de transpondeurs actifs UHF pour le suivi du transport sédimentaire en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique-EDF "Barrages et Charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire pris au mot : l'observation territoriale au filtre de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Flaminio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douzièmes rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des barrages sur les formes fluviales et le transport solide : exemples et enjeux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée thématique "Gestion des sédiments et continuités dans les cours d'eau avec barrages" - Chaire d'excellence "Grandes retenues et qualités des eaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Dec 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de l’OHM Vallée du Rhône, actualités, avancées scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Wood Density to Improve Understanding of Wood Buoyancy in Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENGINEERING GEOLOGY FOR SOCIETY AND TERRITORY, VOL 3: RIVER BASINS, RESERVOIR SEDIMENTATION AND WATER RESOURCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.163-166, </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2\_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisriques et dynamique de la végétation riveraine sur la rivière Drôme : analyses à partir d'images aériennes de très haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Drones et Hydraulique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Apr 2015, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and validation of large wood analysis for wood budgeting in a semi-alluvial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Wood in World Rivers (WWR3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the laterally active rivers of the Rhône basin: production of large-scale thematic maps for helping managers to plan preservation and restoration of the erodible corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des ouvrages latéraux sur la trajectoire évolutive des bras morts du Rhône (1850-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM, May 2015, Lyon, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian status and management issues: The Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique International - Synthesizing riparian science and management challenges on large, multi-use rivers: cross-system lessons from Europe and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 (sous les auspices du Collegium de lyon), Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of remote sensing data for regional hydromorphological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weissteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van de Bund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic video monitoring system for estimating driftwood discharge in large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouquet-Noppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on WOOD WORLD RIVERS 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving river restoration policy: a few discussion points following 10 to 20 years of actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spitoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on River and Stream Restoration - Novel Approaches to Assess and Rehabilitate Modified Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement écologique des casiers Girardon : effet des connexions avec le chenal du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Fluvial Geomorphology: a multi-scale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU. Session 5929 - Research Challenges and Opportunities in River Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration, Rehabilitation or Renaturation: Scientific or Cultural Concepts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River restoration in large rivers: how to proceed and what to do? A few feedbacks from East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Iberico de Restauracion fluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pamplune, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the management of river corridors at the large scale. Methodological issues and case studies on the French alpine river corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of SedAlp project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SedAlp, Jun 2015, Bolzano-Bozen, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In channel wood raft and ice cover monitoring using automatic processing ground imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial wetlands on the Rhône River: a comparative approach to investigate their evolution and hydro-sedimentary functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Villet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-disciplinary research in riverine sciences: a few feedbacks from 20 years of experiences in Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the NCR (Netherland Center for River Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Radboud, Sep 2015, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian forest impacts and dynamics on large rivers managed for multiple uses; insights from the Sacramento (California, USA) and Rhône (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope erosion mapping from multi-resolution and multi-sources remote sensing data: application to the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des méso-habitats fluviaux par imagerie drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Drones et Hydraulique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Apr 2015, Paris-Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FluvialCorridor - un nouvel outil SIG pour la caractérisation multi-échelles et l'aide à la gestion des corridors fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences SIG - Conférence francophone Esri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esri, 2015, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour caractériser les faciès géomorphologiques des cours d'eau à graviers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Spitoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'ASF (Association des Sédimentologues Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of thermal refuges along the lower Ain River using thermal infrared remote sensing: implications for conservation and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence International IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of riparian vegetation and groundwater inputs on river temperature (abstract#141)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishir Gaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference HydroEco 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une gestion des risques à une gestion intégrée des fleuves ? Une comparaison entre le Rhône (France) et le Sacramento (Etats-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône et le changement climatique : une non-crise ? Les représentations médiatiques du risque (2002-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Tensions in Europe and in the Mediterranean: water crisis by 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting grain size patterns and the propensity to accumulate fine particle deposits of restored floodplain channels (Rhône River)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi hydromorphologique d’anciens chenaux latéraux restaurés du fleuve Rhône : caractérisation des réponses hydrosédimentaires et développement d’outils d’aide à la décision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée thématique du pôle gestion milieux naturels de l'observatoire de la biodiversité en Rhône-Alpes - "Suivi et évaluation : des outils au service de la gestion des milieux naturels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of spatial variability of river temperature using airborne thermal infrared imagery (TIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference HydroEco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood is good but it moves! Associated problems and research issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on WOOD IN WORLD RIVERS 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Risk Management to Integrated River Management? Comparing the Rhône River with the Sacramento River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution granulométrique et évolution du lit du Rhône : une image synoptique à la suite d'un siècle et demi d'aménagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'ASF (Association des Sédimentologues Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de la technologie RFID pour le suivi des sédiments en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop scientifique-EDF "Traceurs poissons et sédiments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key restoration and conservation issues on large rivers: the Rhône and Rhine examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique international - Synthesizing riparian science and management challenges on large, multi-use rivers: cross-system lessons from Europe and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 (sous les auspices du Collegium de Lyon), Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation rétrospective des problèmes socio-environnementaux : le Rhône dans la presse quotidienne régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic analysis of river dynamics using very high resolution satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal segmentation and characterization of river features based on Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Weissteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall Meeting Session: Remote Sensing of Rivers: Observations Across Scales II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wood buoyancy to improve understanding of wood entrainment and movement in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IAEG XII Congress : Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel reintroduction for restoring bedload dynamics of sediment-starved reaches: insights from two French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASWS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grahamstown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian forest conservation and restoration: a few examples from Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2014 - Session 'Sustaining riparian biodiversity and ecosystem services in a changing climate'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France. pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from Eastern France: Pragmatic river restoration in a human-dominated landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Within Our Reach Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meier Memorial Trust - Oregon State University, Dec 2014, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research needs in Sediment Transport: key points to guide future research and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Sustainable Reservoir Storage and River Geomorphology/Ecology: Managing Sediments and Changing Climate - Institute of International Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Berkeley, French/EDF delegation, Oct 2014, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portential and challenges of ground imagery to study wood debris production and ice dynamics in fluvial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EARSel (European Association of Remote Sensing Laboratories) Symposium, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARSel, Jun 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhone River (France) today: grainsize, channel geometry, transport capacity, and long profiles in response to a century and a half of human modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition et structure de la ripisylve dans les casiers Girardon du vieux Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie infrarouge thermique aéroportée et modélisation hydrogéologique pour comprendre l’échauffement thermique estival et les zones d’échanges entre la nappe et la rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and modeling the lateral channel migration rate at a regional-scale: Application to the Rhône-Mediterranée basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Hydrotechnique de France - SHF 'Small scale morphological evolution of coastal, estuarine and river systems'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAST-1D: A size-specific sediment transport and tracer model with off-channel storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Viparelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE 2014 - World Environmental &amp; Water Resources Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASCE, Jun 2014, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODIVMARG Le fonctionnement écologique des casiers Girardon: effets de leur connexion avec le Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of restoration on the Rhone River: Scientific monitoring, feedbacks and new issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rhône-Sacramento river management workshop under the Auspices of the French Water Agency RMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Berkeley, Dec 2014, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'opérations de restauration dans les sections court-circuitées du Rhône : modélisation et géovisualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wesley Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope erosion mapping in the Southern French Alps by combination of multi-source data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EARSel (European Association of Remote Sensing Laboratories) Symposium, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARSel, Jun 2014, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wood mobility and wood budgeting using field measures, remote sensing techniques and experimentations: examples and challenging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Association of Engineering Geology (IAEG) Congress. Session: Dynamics of Large wood in river basins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical controls and patterns of recruitment on the Drôme River (SE France): An analysis based on a chronosequence of high resolution aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall Meeting. Session: River-Floodplain Connectivity: Interactions among Riparian Vegetation, Fluvial Wood, Stream Morphodynamics and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope ecohydrology : controls on water partitioning to riparian trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sargeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wood buoyancy to improve understanding of wood entrainment and movement in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riverflow Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we restore forms or processes? Feedbacks from field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference River Restoration in theory, towards a research agenda for river/floodplain engineering, Chinon (20 years of ecological river engineering at the university of Tours – 20 years of IMACOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COS 36-8 Tradeoffs between growth and function for riparian trees undergoing climatic drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99th Annual Meeting of the Ecological Society of America 'From Oceans to Mountains: It's All Ecology'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhone River: from large scale geomorphic understanding to sustainable management (channel forms and sediment processes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of riparian zones in Wallonia (Belgium) from local to regional scale using aerial LiDAR data and photogrammetric DSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EARSel (European Association of Remote Sensing Laboratories) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment deposition in Rhone River dike fields: patterns and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Dzubakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ondruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of human infrastructures on thermal pattern of two bypass sections of the Rhône River using airbone thermal remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Température des rivières : perspectives physiques, biologiques et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Moncton, Société Canadienne des Sciences Hydrologiques, Mar 2014, Moncton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The braided rivers within the French Rhône basin : scientific organisation and research issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Braided River Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer le Rhône du 21ème siècle en intégrant les attentes des acteurs et la durabilité des actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical and experimental geomorphology for restoring rivers: insights from the Old Rhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference "Small scale morphological evolution of coastal, estuarine and river systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique des lits en tresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Hydrotechnique de France - SHF "Small scale morphological evolution of coastal, estuarine and river systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique morphologique de la basse vallée de l’Ain : suivi in situ et simulation hydraulique des effets de la recharge sédimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudet Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet de recherche « Rivière d’Ain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Orgelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des projets de restauration écologique de cours d'eau : Quels retours d'expériences pour quelles stratégies à venir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Inter-ZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique de la restauration écohydraulique du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical controls of vegetation recruitment patterns on the Drôme River (SE France): an analysis based on a chronosequence of high resolution serial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Sesssion S19D. Fluvial geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnements scientifiques et enjeux opérationnels au sein d'un socio-écosystème fluvial, le cas du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire scientifique annuel du LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting life span of restored secondary channels and backwaters (Rhône river, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19A - Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of bedform evolution on the Rhône River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Geomorphology. Session S19C - Sediment fluxes and morphodynamics of stream channels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting wavelet-based decompositions of geomorphological features: the example of the Rhône river bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inondations à une gestion plus intégrée du fleuve Rhône ? Approches croisées de trois discours médiatiques rhodaniens (2002-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrochronological tools for tree / groundwater relationships studies in riparian environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bliss Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.S. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydro-Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs contrôlant la sédimentation contemporaine des casiers Girardon. Exemple de 3 tronçons court-circuités sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Dzubakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ondruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Français de Sédimentologie, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental sediment reintroduction into the Rhine River downstream of the Kembs dam: feedbacks from repeated field measures and high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort, source de vie en milieu fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts, vers une autre culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Chambéry, Sep 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et acquis scientifiques de l'Observatoire des Sédiments du Rhône (2010-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Observatoire des Sédiments du Rhône - "L'observation des sédiments du Rhône. Enjeux opérationnels et acquis scientifiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of braider river bio-geomorphic patterns at the regional scale, the case of the French Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19. Fluvial geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Media and Public Perceptions of PCB Pollutions in the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennial Conference on Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Magdeburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’évolution verticale de lit et de la granulométrique du chenal du Rhône (1897-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments/bois flottés en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique "Barrages et charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'évolution verticale de lit et de la granulométrie du chenal du Rhône (1897-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Français de Sédimentologie, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the annual dynamic of large woods along a 60 km semi-alluvial river section of the Gaspé Peninsula, Québec, Canada, feedbacks from 3 years field surveys combined with airbone and ground images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology Session S19D. Fluvial geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is braided river index only related to discharge and geomorphic activity? Feedbacks from thermal infrared remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S19. Fluvial geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Pariss, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the annual dynamics of large woods along a 60 km semi-alluvial river section of the Gaspe Peninsula, Quebec, Canada, feedbacks from 3 years field surveys combined with airbone and ground images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buffin-Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19, Fluvial Geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of factors disrupting remote bathymetry: experimental approach from ground imagery on the lower Ain river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Banacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session S26B - Remote Sensing (including Laser scanning application of radar, etc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues de presse écrite : les PCB en corpus. Des archives au traitement de textes sous format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approaches in fluvial geomorphology: problem statement, examples and challenging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8Th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of braided river bio-geomorphic patterns at the regional scale, the case of the French Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belleti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19. Fluvial geomorphology and river management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du groupe de travail "Transport solide et géomorphologie fluviale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF, Dec 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility assessment GIS-based methods to characterize upland catchments at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology. Session : S26C - DEMs, GIS and spatial analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution historique du chenal du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Observatoire des Sédiments du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalité des rivières, entre fonctionnalités, perturbations et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts, vers une autre culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Chambéry, Sep 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils et nouvelles pratiques pour appréhender l'espace-temps fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans de Géomorphologie Fluviale au Québec. 80ème Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités d'utilisation des Tamaricaceae en génieécologie dans des milieux soumis à sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées du réseau REVER (Réseau d'Echanges et de Valorisation en Ecologie de la Restauration)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REVER, Nov 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique de la caractérisation longitudinale des formes fluviales : application au Rhône et interprétation du fonctionnement physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: morphodynamique et transport solide en rivière : du terrain au modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et Techniques de Tours, Oct 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French river restoration projects are evaluated? Discussion about the notion of succes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRC 13th Annual Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRC, Apr 2012, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain ecohydrology: discerning climatic v. anthropogenic controls from tree-rings 18 O isotope, dendrochronology, and instrumental climate records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EP41H-04. Biophysical Interactions in Riverine Landscapes II. AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redynamisation du Rhin à l'aval du barrage de Kembs : de l'évaluation des risques à la définition de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition des journées scientifiques et techniques. UIC-P Espace Congrès. Session 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETMEF, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braided channel morphological changes derived from a combined analysis of multidate airborne LiDAR and archive aerial photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Murillo Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Jose, Costa Rica. pp.715-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of small upland catchments to debris-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique morphologique d'une rivière en tresses à la suite d'une crue à partir de deux couvertures aéoportées LiDAR : problèmes métrologiques et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Morphodynamique et transport solide en rivière : du terrain aux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et Techniques de Tours, Oct 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi géomorphologique d'une expérience de recharge sédimentaire pour la restauration d'un tronçon fluvial dégradé : le cas du Vieux Rhin en aval du barrage de Kembs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes lignes du projet et les scénarios en vue de la redynamisation du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet Interreg sur la redynamisation du Rhin. Région Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing fluvial features at the network-scale methodological approaches and examples in the Rhône River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belleti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symp 45 - Acogeomorphology : A biophysical framework for river science, 4th Ecosummit Conference, Columbus, Ohio, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4th Ecosummit Conference, Columbus, Ohio, USA, Sep 2012, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité et connectivité en géomorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme eaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Chambéry, Sep 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of morphological changes of a gravel-bed braided river with a combined analysis of airborne LiDAR and archive aerial photographs (French Prealps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des PCB et des hommes : médias et représentations de la pollution du Rhône (2005-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of video monitoring technique to measure wood transport in a river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. J. Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fluvial Hydraulics - River Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01290838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des sédiments sur le Rhône : historique et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'agence de l'eau RMC : Connaissance du fleuve Rhône, Escascaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videos vs photographs: what is the best medium to study the perception of fluvial landscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG annual meeting, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The success of river restoration projects. Feedback from French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French river restoration projects are evaluated? Discussion about the notion of success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRC 13th Annual Network Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration de cours d’eau : géographie, temporalité et pratiques dans le contexte franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toedter Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kail Jochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CNRS - DIPEE « Écologie et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional assessment of braided riverscape multidecadal changes following large floods (Example of 12 reaches in South East of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012. Session GSM4 : Braided rivers: insights from new monitoring and modelling techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des opérations de restauration françaises, de la mesure à la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées REVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse, une source pour l'étude spatiale et temporelle des attitudes. Potentialités et outils d'analyses des discours sur les crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream rehabilitation : definitions, practical examples and research needs in water-stressed environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Sede Boquer Conference on Water Technlogies, Zuckerberg Institute for Water rtesearch. Ben Gourion University of the Neguev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ben Gourion University of the Neguev, Oct 2012, Beer Sheva, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarge our space and time framework to learn more about channel forms and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop SALADYN (French Chinese International laboratory on Sediment transport and Landscape DYNamics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Physique du Globe de Paris, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic responses of small torrent catchments at a regional scale (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress INTERPRAEVENT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTERPRAEVENT, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhine restoration design downstream from the Kembs dam : from risk assessment to scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique international de l'ANR Gestrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement pour l'analyse de bilan ligneux à l'échelle d'un corridor fluvial : le cas de la rivière Saint-Jean en Gaspésie (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buffin-Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session B3 - Habitat : pressions anthropiques et réponses des communautés aquatiques. Conférence Internationale de IsRivers - Recherches et actions au service des fleuve et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, AABR, Université de Lyon 2, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réusir le développement durable du fleuve Rhône, la science dans le débat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, ZABR, Université Lyon 2, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility and hazard assessment at a regional scale from GIS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NH12A. Advances in Landslide Hazard Research: Assessment, Monitoring, and Forecastng. H. AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2012, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique de la restauration hydraulique et écologique du Rhône : Retours d'expériences sur la réponse hydrosédimentaire des bras restaurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges techniques : l'Ile du Beurre, un des fragments du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Condrieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de restauration du transit sédimentaire et des lônes menées sur la basse vallée de l'Ain et le Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et d'échange Frapna - " Plan de gestion contre l'incision artificielle des rivières ", écopôle du Forez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chambéon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration de cours d'eau : géographie, temporalité et pratiques dans le contexte franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIPEE "Ecologie et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, IFE, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des discontinuités temporelles comme éléments structurants des recherches des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Batteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guilhard-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of running research linked to the WFD Implementation : frrom geomorphc understanding to restoration action design, monitoring and planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European FP7 REFORM (REstoring rivers FOR effective catchment Management) project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Goniadz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique du réseau hydrographique du bassin du Rhône à partir d'outils géomatiques : éléments pour définir des priorités en matière d'intervention à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session B1 - Rivières en tresses. Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, ZABR, Université Lyon 2, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-derived morphological changes of a graval-bed braided river in the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des changements morphologiques d'une rivière en tresses par LiDAR aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie sociale peut-elle éclairer les gestionnaires de cours d'eau ? Quelques éléments de réflexion résultant de différentes expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'OHM Vallée du Rhône : Encrer le Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du Fleuve Rhône, Oct 2011, Givors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation des hydrosystèmes et approche multi-scalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Entretiens du Centre Jacques Cartier. Centre de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier, 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multi-échelle des corridors fluviaux : enjeux, développements méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique du CNRS, GEOSACS : Nouvelles perspectives en géographie physique et environnementale via l'analyse spatiale et les systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, Oct 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendroecology as an indicator of riparian function and drivers of meso-scale ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar of the International Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasts in growth and water sources in co-occurring Mediterranean riparian tree species: Evidence from tree rings isotopes and dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU fall meeting, 2011. H11E: Simplifying complexity : characterising dynamics of ecohydrological system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological adjustments folowing damming: example of the Old Rhine downstream of Kembs (1930-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international 'Morphodynamique fluviale &amp; Paléo-environnements alluviaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 2, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is floodplain lakes dredging a sustainable restoration measure along the Rhône River?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers. Contributed lecture 3B (III) "Restoration - Case studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on the Status and Future of the World's Large Rivers, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional variability of aquatic habitat pattern in braided reaches (example of the French Rhône basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The old Rhine evolution since 1950 : historical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage, un médiateur interdisciplinaire pour une gestion intégrée des bras morts fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'échanges ZABR "Interactions Eaux Territoires Sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal patterns of the French Rhône River using Landsat ETM+ TIR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers. Contributed lecture 1B (II) "Worlwide experiences on water quality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on the Status and Future of the World's Large Rivers, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential susceptibility at a regional scale, Southern Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des paysages contemporains : des conséquences socio-environnementales imperceptibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EvoLyon 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, Nov 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'analyse historique (1828-2009) pour la restauration d'un hydrosystème dégradé : le cas du Vieux Rhin entre Kembs et Neuf-Brisach (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Johnstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrosystèmes continentaux et territoires européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne et Commission des hydrosystèmes continentaux (CNFG), Jul 2011, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-derived morphological changes of gravel-bed rivers in the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2011, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie végétal contre l'érosion des berges de cours d'eau dans un contexte de changement climatique : quelles nouvelles espèces utiliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Interdisciplinaires Doctorales de l'Aménagement Durable (RIDAD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Ring Growth and Stable Carbon Isotope Indicators of Hydrogeomorphic Change in Dryland Riparian Zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU fall Meeting. H11: Toward an Integrated Understanding of Riparian Zone processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large european Alpine Rivers: lessons learnt and challenging issues for their ecological rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Status and Future of the World's Large Rivers. Invited lecture 3B (I) "Restoration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on the Status and Future of the World's Large Rivers, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française, une source pour l'étude spatiale et temporelle des attitudes. Potentialités et outils d'analyse appliqués aux évènements de crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale pour les Dixièmes rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01314021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First feedback from the French river restoration case studies: elements for improving the next project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Biennial Symposium of the International Society for River Science – “Rivers as Linked Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating tree-ring and stable carbon isotope analyses to measure riparian ecosystem function, integrity, and meso-scale hydrogeomorphic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of environmental changes associated with riverscape evolutions following sediment reintroduction: Application to the Drôme River network, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H24D Session : Landscape system response under change. AGU fall meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORECASTER: facilitating knowledge exchange on hydromorphological and ecologicl effects of river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Biennal Symposium of the International Society for River Science ISRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River restoration in human-modified landscape. Keynote lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight Berkeley river restoration symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to contributors in the altered morphodynamics session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in river science 2011 : accounting for sediment, habitat and morphology in intregrated river management. Flood Risk Management Research Consortium (FRMRC) International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape perception in fluvial ecological restoration projects. Contributions and perspectives for the implementation of the Landscape European Convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living landscape, The European Landscape Convention in research perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.58-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des barrages sur la température du Rhône : que nous apprennent les images Landsat ETM+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SHF, 32ème journées de l'hydraulique : Environnement et hydrauélectricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations sous presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors du lit, aléas, risques et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondations sous presse dans le bassin versant de la Drôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres de Liessies dans le cycle "Mémoire et cours d'eau" et intitulées "Hors du lit, aléas, risques et mémoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agrégation spatiale appliquée à la sectorisation des réseaux hydrographiques : Pertinence géographique et perspectives opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leviandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique de l'Astee / Engess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astee, Engess, Mar 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter la crise : les extrêmes hydrologiques au prisme de la presse locale (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaires, fleuves et cours d’eau. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterisation of river corridors from orthophotos: challenging issues and first application to the Rhône hydrographical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, Jun 2010, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between channel dynamics and vegetation encroachment following damming. Example of the Old Rhine downstream of Kembs (1949-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape perception in fluvial ecological restoration projects : contributions and perspectives for the implantation of the Landscape European Convention .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Landscape Convention in research perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, European Union</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between channel dynamics and vegetation encroachment following damming. Example of the Old Rhine downstream of Kembs (1949-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic géohistorique et morphologique de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange interdisciplinaire autour de la rivière d'Ain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration des cours d'eau français : premiers retours d'expérience et enjeux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international d'échanges entre scientifiques et gestionnaires. Revitalisation des cours d'eau : synergies entre protection contre les crues et écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eawag, LCH-EPFL, VAW-ETHZ, WSL, OFEV, Nov 2010, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des données : exemple de l'OSR et de la recherche pluridisciplinaire sur le corridor rhodanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau des Observatoires Hommes-Milieux, CEREGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of meso-habitat framework from orthophotographies. Application to the Drôme River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Remote Sensing of Rivers H42B-04, 2010 Fall Meeting, AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des processus physiques dans les actions de restauration des rivières à galets du pourtour alpin français : quelques cas s'appuyant sur une démarche partenariale impliquant scientifiques et gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78e Congrès de l'Acfas - Processus, aménagements et restauration des systèmes fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle procédure de normalisation radiométrique d'images à très haute résolution appliquée aux environnements fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème journée International Society of Stereographers (ISS) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle procédure de normalisation radiométrique d'images à très haute résolution appliquée aux environnements fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème journée ISS France. Ecole des Mines de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISS France, Ecole des Mines de Paris, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale estimation and modelling of physical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Stream physical restoration: syntheses and methods for basis management" ; ISH Lyonj. Projet IWRnet Forecaster; OMEDA, MEDDEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISH, Lyon ; ONEMA, MEDDEM, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks on the restoration operations in France from internet and managers interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Stram physical restoration: syntheses and methods for basin management". ISH, Lyon, Projet IWRnet Forecaster, ONEMA, MEDDEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dam impacts on sediment dynamics and channel geometry in complex anthropogenic systems : feedbacks from comparative study of the Sacramento and the Ain Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of pioneer riparian forest dynamics in abandoned channels: an alternate recrutement pathway?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Annual Meeting Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration des zones humides fluviales : de la prévision à la mesure du bénéfice écologique et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme interdisciplinaire de recherche "Ingénierie écologique" ; Campus Gérard Mégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Paris, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new procedure for the radiometric normalisation of very high resolution imagery in fluvial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Remote Sensing on Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRSE, May 2009, Sresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « les grands fleuves vont à la mer », 22ème entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video monitoring of wood transport in a free-meandering piedmont river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Imtiaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU ; H59: Assessing Forms, Processes and Habitats in Freshwater Environments Using High Resolution Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, 2009, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomatics in fluvials studies. A few examples from the catchment to the grain scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire International "Geomatics in historical and geographical studies : contrasted examples from Japan and France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 3, Feb 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Redynamisation of the old Rhine&amp;quot;, an international and interdisciplinary INTERREG project focused on restoration scenario design (2009-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SchlossORTH, Séminaire d'échange Rhin-Danube</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc National Donau-Auen, Apr 2009, Donau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are socio-economical and eco-morphological objectives compatible in former channel management? Examples from the Rhone Watershed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th Annual Meeting Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la rivière court plus vite que le cœur des hommes. Modèle compréhensif des mutations des forêts alluviales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Forêt et Paysage, Xème - XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Histoire des Forêts Françaises, Sep 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation longitudinale du corridor rhodanien : éléments pour une démarche scientifique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Les grands fleuves vont à la mer", 22ème entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des préférences esthétiques : vers la prise en compte des perceptions dans les projets de restauration écologique de bras morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. http://thema.univ-fcomte.fr/theoq/pdf/2009/TQ2009%20ARTICLE%2026.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterisation of river corridors from archives orthophotos: challenging issues and first application of the Drôme River course (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la télédétection pour la caractérisation physique des cours d'eau : exemples d'application et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">193ème session du CST de la Société Hydrotechnique de France, utilisation de l'imagerie satellite pour l'étude de l'eau dans le sol et le proche sous-sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les grands fleuves vont à la mer", 22éme entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des capacités de régénération des plantes dans un contexte de changement climatique : le cas des espèces ligneuses utilisées en génie végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GIS Draix "Végétation et érosion en terrain marneux : interactions, modélisation, application du génie biologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Model of Riparian Forest Response to Channel Abandonment on Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics, channel morphology and ecological restoration downstream a dam: the case of the Ain River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.497-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéomorphologie, dynamique sédimentaire et milieux forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of imagery for understanding longitudinal structures and temporal changes in river systems: elements for river management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fluvial Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Durham, May 2008, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des images, des outils pour comprendre les changements territoriaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière dans le cadre des déjeuners de l'ENS-lsh / ISH et de la journée porte ouverte de la plateforme ISIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, ISH, Feb 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles physiques exercés par le bois mort en milieu fluvial : état des connaissances, conséquences en matières d'ingénierie écologique, questions scientifiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Interactions végétation et contraintes physiques". Projet 'Biodiversité" du Cluster de Recherche Environnement de la Région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster de Recherche Environnement de la Région Rhône-Alpes, Jan 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driftwood transfers in the hydrographic network of the Rhône catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique d'échanges franco-japonais (Sakuru program)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMAGREF Lyon, Oct 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian forest patterns in abandoned channels on the Middle Sacramento River: an alternative recruitment pathway for pioneer riparian vegetation in gravel-bed meandering rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CALFED science conference "Global Perspectives and Regional Results"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of restoration and conservation of a fluvial corridor downstream a dam based on long term geomorphic and ecological impact assessment: the case of the Ain river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical reference state, a myth in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration. Workshop WS12 "Reference river ecosystems: historical states, best ecological potential and management challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des Sciences de l'homme et de la Société dans la recherche en Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la communauté scientifique régionale en environnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cluster Environnement de la région Rhône Alpes et Envirhôalp, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censing, contemporary evolution and typology of the braided rivers located in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF Exploration Workshop on Linkages and Feedbacks in Highly Dynamic, Alpine, Fluvial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESF, Jun 2008, Cornino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and river restoration: feedback and outstanding issue in the hydrographic district of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des échanges nappe-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et recherche en Rhône méditerranée et Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00358561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des techniques d'imagerie pour l'étude des réseaux hydrographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Eau et Recherche en Rhône Méditerranée Corse, quels résultats opérationnels pour la gestion des milieux aquatiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01368361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturalité, fonctionnalité et résilience des hydrosystèmes boisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, Naturalité, Humanité - Pour inspirer la gestion des forêts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport solide par charriage et régimes morphologiques : observations en conditions naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Laronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports Solides et Gestion des Sédiments en Milieux Naturel et Urbain. 187ème session du Comité Scientifique et Technique de la Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2007, Lyon, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport solide par charriage et régimes morphologiques : observations en conditions naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Laronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">187e session du comité scientifique et technique de la Société Hydrotechnique de France (SHF) "Transports solides et gestion des sédiments en milieux naturels et Urbains", Lyon, 28-29 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration intégrée de la basse vallée de l'Ain : principes, outils et premiers résultats obtenus dans le cadre du LIFE BVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of wood by river managers: challenges from stream restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">103rd Annual Meeting, Association of American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de transpondeurs passifs pour l'estimation du transport sédimentaire : premiers retours d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'hydrotechnique Transports solides et gestion des sédiments en milieux naturels et urbain, 187ème session du comité scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des photographies aériennes en géomorphologie fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AQQUA-ACFAS Approches et méthodes en géomorphologie fluviale : pratiques et étude de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AQQUA-ACFAS - Université du Québec, May 2007, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former Channel Habitats of the Sacramento River: Physical and Ecological Processes and Restoration Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Constantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacramento River Restoration Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Chico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du travail de recherche : dynamique et gestion des sédiments de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctorale de l'université Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rivières en tresses des Alpes françaises : premier état des lieux géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ZABR "les rivières en tresses : enjeux de gestion et perspectives scientifiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général des Alpes de Haute Provence, Sep 2007, Digne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal evolution of the channel pattern of the Rhine between Basel and Lauterbourg before rectification (France - Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kleinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the "Large Rivers Group" of the International Association of Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of forests in prevention and restoration actions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conclusive Seminar of the Life Project "Forests for Water'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish Forest Agency, Aug 2006, Lycksele, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pioneer vegetation units within two geomophologically contrasting reaches of the Drôme River, France (uncontrained braided sections compared to an embanked reach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Riverine hydroecology: advances in Research and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of human pressures on fluvial geomorphology for designing measures to reach a good ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Fish, River assessment and River Restoration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMAGREF, Apr 2006, non renseignée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01365357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The former channels of the Sacramento, preliminary comparisons with the Ain River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Gestion et restauration des corridors fluviaux, Regards croisés sur l'Ain et le Sacramento"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-LSH, ZABR Bassin du Rhône, Nov 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration hydraulique et écologique du Rhône français : Retours d'expérience de la restauration à Pierre-Bénite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des structures spatiales et des dynamiques temporelles au sein des hydrosystèmes fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire ISIG "questions de méthode" - CRENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRENAM, Jun 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01365439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in wood distribution and frequency in a free meandering river, the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Lassettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Wood in World Rivers (ISWWR II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration hydraulique et écologique du Rhône français : un exemple d'approche globale et ses indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt et le changement fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International l'Eau et la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Histoire des Forêts Françaises, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of wood in rivers and challenges for stream restoration: an internatioanl study of students and river managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood mobility and transfer along the Cecina River, Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tringali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Teruggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Wood in World Rivers (ISWWR II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling, Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestione sostenibile dei sedimenti in fiumi ghiaiosi incisi in Francia = Sustainable sediment management in incised gravel-bed rivers of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuovi approcci per la comprensione dei processi fluviali e la gestione dei sedimenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Sarzana, Italy. pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinamica fluvial y biodiversidad de los sistemas riparios : fundamentos teoricos y consecuencias practicas para la puesta en practica de la directiva marco des agua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appui à la mise en oeuvre de la Directive Cadre sur l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement et Université polytechnique de Madrid, Sep 2006, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural perception of wood in watercourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bondarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Wood in World Rivers (ISWWR II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling (Scotland), Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood in European Rivers: why is it interesting in terms of environmental research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Riverine Hydroecology: advances in Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01365530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of wood by river managers: challenges for stream restoration in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Wood in World Rivers (ISWWR II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stirling (Scotland), Aug 2006, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of knowledge and cultural variations in public perception of riverscapes with and without wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, knowledge and democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between channel mobility, hydro-geomorphic pattern in floodplain forest and vegetation characteristics (diversity, structure and growth): ain river, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.351-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des activités anthropiques sur la dynamique morphologique récente de deux cours d'eau à charge caillouteuse : Le Doubs et l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Loire Nature Morphodynamique fluviale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Moulins-sur-Allier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie haute résolution pour l'étude de la dynamique des systèmes fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Restitution Scientifique du Programme National coordonné ANR "ECCO "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de mobilité : définitions, méthodes et applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres "Morphodynamique fluviale et espace de mobilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example of bedload restoration in a french meandering river downstream dams : the case of the Ain river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international (6ème édition) Gravel bed river</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie haute résolution pour l'étude de la dynmique des sytèmes fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et gestion des sédiments sur une section fluviale à l'aval d'un barrage : le cas de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-chercheurs ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Marcy-l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés aux embâcles de bois dans les cours d'eau : état des connaissances et principes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois mort et à cavité, une clé pour des forêts vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Chambéry, France. pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrosédimentaire de l'Ain et de ses annexes fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Restitution Scientifique du Programme National coordonné ANR "ECCO "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des macrophytes du Rhône : intégration d'images Pleiades Neo VHR de 30 cm, de séries chronologiques S2DR3 et de bibliothèques hyperspectrales de terrain via l'apprentissage automatique Spatiotemporal Dynamics of Rhône River Macrophytes: Integrating 30-cm Pleiades Neo VHR Imagery, S2DR3 Time-Series, and Field Hyperspectral Libraries via Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Yepez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Puijalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lyon, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05634958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapd’O - A new tool for visualization and hydromorphological analysis of river corridor networks at the national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Helling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Manière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Segmentation Methods Applied to River continuum at Network scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a granulometric measurement protocol using underwater imagery and monitoring of the effects of ecological restoration of the Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to the detection, characterization and quantification of urban impacts on floodplain ecosystems on a global scale, the GloUrb cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Donald Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political ecologies of the South Platte river : A critical discourse analysis of the local press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Oneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 AAG Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Detroit, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and Large Wood in Rivers: Exploring Their Dynamic Interactions Through Numerical Modelling and Field Data on the Allier River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions ville-rivière : approche globale basée sur les données du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée annuelle de l'EUR H2O'Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COARSED project: International experience feedback on the integrated management of coarse sediments in large rivers as a response to ecological, safety-security and socio-economic issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the geomorphic response and sensitivity of a Himalayan river to climate change and anthropogenic pressures Évaluation de la réponse géomorphologique et de la sensibilité d'une rivière himalayenne au changement climatique et aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Karnatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalini Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuj P Kushwaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking vegetation age estimation and the identification of biogeomorphic floods in a braided river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Crivellaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Zolezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bertoldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the same river engineering works cause the same hydrosedimentary changes? A comparative approach on four bypassed reaches of the Rhône River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling lateral river structures to restore biodiversity: short-term effects on riparian plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Appeltauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Downstream Changes in Channel Width Influenced by Engineered Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caerwyn Hartten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooke Safely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weston Burcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AAG (American Association of Geographers) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization and Development of an 'Artificial' Floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gretchen Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanethe Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AAG (American Association of Geographers) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Honololu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local topographic and texture change around large wood on bars: implications for sediment transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Sediment Size Distribution Through a Rapidly Urbanizing River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Melton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Wheeler-Barajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autumn White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 AAG (American Association of Geographers) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Honololu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing field, probabilistic, and 2D numerical approaches to assess gravel mobility in a gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Riva del Garda (Trento), Italy. </w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23868.00649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in rivers related hazards and risks workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale assessment of riverscape effects on floodplain urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Health : Assessment to Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Varanasi, India. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale approach of socio-environmental stakes and conflicts related to floodplain urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Health : Assessment to Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Varanasi, India. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood abrasion using terrestrial LiDAR, RFID tracking and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new branch of geomorphology: assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Edinborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site comparison of gravel travel distance by RFID tracking in large rivers: methodological and practical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fluvial Sedimentology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Riva del Garda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une approche BACI trajectoriel en vue d'évaluer les effets d'un barrage au fil de l'eau dans un contexte de pressions multiples (Garonne, amont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers 2022, recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal terrestrialization patterns within the dike fields of a highly engineered river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of driftwood in the alluvial plain of the Allier Valley (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of riparian vegetation to the restoration of lateral connectivity: the case of the dismantling of old groyne fields on the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing active side channels morpho-sedimentary trajectories with multi-technical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser les échanges nappe-rivière en milieu alluvial par infrarouge thermique aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference «Groundwater, key to the Sustainable Development Goals»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’urbanisation sur la mosaïque végétale de la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aichelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cramer Angonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-3ddcf6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained sediment alluviation alters the response of plant CSR strategies on the gravel bars of regulated rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the COST Action CONVERGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de cours d’eau en France : comment les definitions et les pratiques ont-elles evolue dans le temps et dans l’espace, quelles pistes d’action pour le futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public´s negative perception towards wood in rivers, does it relate to recent impact of flooding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Diez-Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple stressors and novel ecosystems – riparian forest characteristics and future trends on the Rhône River (France). Facteurs de stress et nouveaux écosystèmes caractéristiques actuelles de la ripisylve rhodanienne (France) et projections futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of hydromorphological conditions in unrestored and restored side channels: feedbacks for management purposes (Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted water release to flush fine sediment out of bypassed section of the Durance River downstream four dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosseri Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The uptake of emerging remote sensing technologies into river survey practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed elevation along the Rhone river (France): a spatio-temporal overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing hydropower development and sediment starvation in the Balkan: the case study of the Vjosa river.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Tangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Castelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons sédimentaires et signatures métalliques (Plomb, Zinc & Nickel) sur les marges aménagées du Rhône moyen : approche comparée inter-secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugo Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the legacy sediments in the Péage-de-Roussillon bypass (Rhône River, France) by a combined geophysical and coring approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des facteurs de contrôles des ajustements morphologiques récents (20ème siècle) de la Dordogne dans sa moyenne vallée, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boutault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le régime thermique des cours d’eau et leur environnement a l’échelle régionale (Wallonie, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Huylenbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brostaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vectorisation automatique de cartes anciennes : une voie possible pour caractériser l'évolution des corridors fluviaux à l'échelle régionale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche de l'IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique de la géométrie hydraulique des tronçons à travers le réseau hydrographique et applications à la gestion des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vectorization of historical maps: a way to characterize fluvial corridors evolution at a regional scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mustière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922309v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles espèces et populations de saules utiliser en génie végétal face à la sécheresse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection infrarouge thermique des cours d’eau retour d’expérience de 5 années de recherche dans les bassins du Rhône et de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Avancées, apports et perspectives de la télédétection pour la caractérisation physique des corridors fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aquatic habitats and sedimentary dynamic on a regulated gravel bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. I.S.Rivers 2015 Conference Proceedings, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ground cameras to monitor riverscape changes: example for wood rafts and ice covers dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatioc imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on WOOD IN WORLD RIVERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padoue, Italy. Third International Conference on WOOD IN WORLD RIVERS 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling contribution to sedimentary sedynamisation projects in a lowland gravel-bed river: the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic imagery analysis to monitor wood flux in rivers (Rhône River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Wood in World Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception post-crecida de los restos de vegetacion en cauces de montana de la peninsula iberica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penuela, Elisabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollero, Alfredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Diez-Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Iberico de Restauracion fluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pamplona, España. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of in-strem wood related to floods in Mountain Rivers in the Iberia Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diez-Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Wood in world rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Padoue, Italy. Third International Conference on Wood in world rivers, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River bedload tracking using RFID technology : Detection range, tracer particle resistance, and tracer mobility results from in situ and ex situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gravel Bed Rivers 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kyoto, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring bedload dynamics in sediment-starved rivers: Gravel reintroduction design, monitoring, and lessons learned from two French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gravel Bed Rivers 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kyoto, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated volume of fine sediments accumulated in the Rhône river margins at Péage-de- Roussillon: cumulative impact of embankment and by-passing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Talaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. Conférence Internationale IsRivers 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel-bed river morphodynamics and large wood dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel Bed Rivers 8 : Gravel Bed Rivers and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kyoto / Takayama, Japan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling contribution to sedimentary redynamisation projects in the Ain River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. Conférence Internationale IsRivers 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1-D Size Specific Numerical Model for Gravel Transport that Includes Sediment Exchage with a Floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Viparelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session HS9.5/GM7.11 Numerical modelling and experiments in river morphodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Session HS9.5/GM7.11 Numerical modelling and experiments in river morphodynamics, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing riparian forest processes on large rivers to inform floodplain management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting: Session Advances in the Science and Communication of Biophysical Interactions in Riverine Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. Session: Advances in the Science and Communication of Biophysical Interactions in Riverine Landscapes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grainsize Patterns and Bed Evolution of the Rhône River (France): A present-day Snapshot Following a Century and a Half of Human Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014, Session: Advances in Research on Fluvial Sediment Regimes: Processes and management I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. Session: Advances in Research on Fluvial Sediment Regimes: Processes and management I., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EP43A-3553 Comparing riparian forest processes on large rivers to inform floodplain management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the aquatic stage sustainability of a restored backwater channel combining in-situ and airbone remotely sensed bathymetric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session HS9.4/GM7.10 Measurement and monitoring techniques for evaluating sediment transport and dynamic processes in open-water environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. Session HS9.4/GM7.10 Measurement and monitoring techniques for evaluating sediment transport and dynamic processes in open-water environments, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the active channel width be an indicator of the bedload supply?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Braided River Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Ground Imagery to Study Wood Raft and Ice Dynamics in Fluvial Systems: Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raepple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Remote Sensing of Rivers: Observations Across Scales I Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. Session: Remote Sensing of Rivers: Observations Across Scales I Posters, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EP53D-3695 Automatically monitoring driftwood in large rivers: prelimenary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouquet-Noppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall Meeting. Session: River-Floodplain Connectivity: Interactions among Riparian Vegetation, Fluvial Wood, Stream Morphodynamics, and Biochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. Session: River-Floodplain Connectivity: Interactions among Riparian Vegetation, Fluvial Wood, Stream Morphodynamics, and Biochemical Cycles, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wood buoyancy to improve understanding of wood entrainment and movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruiz-Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of large wood in river basins. XIIth International Association of Engineering Geology (IAEG) Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Turin, Italy. Session: Dynamics of large wood in river basins. XIIth International Association of Engineering Geology (IAEG) Congres, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual monitoring of the dynamics of large wood in a 60 km river corridor, the Saint-Jean river, Canada, Gaspe peninsula, Québec (2010-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tampa, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and hydraulic characterisation of floodplain and its former channels from LiDAR imagery and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Dzubakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Budac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Trizna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Landscapes: Insights into geomorphological processes from high-resolution topography, quantitative interrogation and geomorphological mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River (France) today : grainsize, channel geometry, and long profiles in response to a century and a half of human modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. 10th International Conference on Fluvial Sedimentology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of geomatic for multiscale characterisation of river systems: application to the Rhône basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wiederkher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology : Fluvial geomorphology and river management: Other subsessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, non renseignée, France. 8th IAG International Conference on Geomorphology, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and detecting changes at various scales in geomorphological features: the example of the Rhône river talweg elevation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. AGU Fall Meeting, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of uncertainty associated with the construction of TIR derived profiles and investigation of river temperature longitudinal patterns at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. AGU Fall Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological monitoring of a sediment injection experimentation: the Old Rhine between Kembs and Breisach dams (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. GM7.1 Quantifying fluvial channel processes - New and innovative multidisciplinary approaches, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation longitudinale des formes fluviales du Rhône : de l'étude bathymétrique à l'analyse de la granulométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France. Journée de restitution scientifique de l'observatoire des sédiments du Rhône</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Actions in River Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France. Session B2 - Main Actions in River Restoration, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation longitudinale du fond du lit du Rhône du Léman à la mer : continuum, discontinuum et contrôles naturels et anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et des grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatio-temporelle des patrons thermiques de 9 rivières en tresses par imagerie infrarouge thermique (IRT) très haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France. Session B1 - Rivières en tresses, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New-Census Of Streamwood Pieces Reveals Abundance and Distribution Patterns That would not Be Otherwise Recognized in A mountain River, Sierra Nevada, California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Senter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. B. Pasternack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EP23C : Biophysical Interacttions in Riverine Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. EP23C : Biophysical Interacttions in Riverine Landscape, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual evolution of habitat conditions in restored former channels: example of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions pilotes pour la restauration des fleuves. Conférence internationale IS. Rivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic diagnosis (1880-2009) for the restoration of an altered river reach: the Old Rhine between Kembs & Breisach (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 2012, I.S.Rivers 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of morphological changes of a gravel-bed braided river with a combined analysis of airborne LiDAR and archive aerial photographs (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallias-Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienne, Austria. 14, 2012, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility of small upland catchments - Discrimination of geo-morphic processes in Southern Franch Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpraevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Grenoble, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual trends in water use efficiency in declining riparian woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tremolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H51B : Ecohydrology of Terrestrial and Aquatic Ecosystems in an Era of Rapid Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. H51B : Ecohydrology of Terrestrial and Aquatic Ecosystems in an Era of Rapid Change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of a pilot sediment reintroduction within the Rhine River downstream from Kembs dam : feedbacks from repeated field measures & high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Bighamton Geomorphology Symposium : The Field Tradition In Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Jackson Hole, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of aerial high resolution visible imagery to produce channel bathymetry: a multi temporal and spatial study over the Upper Rhine by-passed section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential susceptibility at a regional scale, Southern Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU General Assembly 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of environmental changes associated with riverscape evolutions at a network scale: application to the Drôme River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU General Assembly 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du patron de tressage et du paysage rivulaire des rivières en tresses du Bassin Rhodanien au cours du dernier siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrosystèmes continentaux et territoires européens confrontés aux différentes lois sur l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sion, Suisse. Colloque Hydrosystèmes continentaux et territoires européens confrontés aux différentes lois sur l'eau, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of environmental changes associated with riverscape evolutions at a network scale: application to the Drôme River basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts, 13 (EGU2011-11946), pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la réponse sédimentaire de 18 anciens chenaux fluviaux restaurés sur les marges du Rhône (France) : analyse comparative inter-site et inter-date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 13 - Réhabilitation des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24eme Entretiens du centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada. Colloque 13 - Réhabilitation des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24eme Entretiens du centre Jacques Cartier, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of flood magnitude and frequency in shaping mixed bedrock-alluvial channel morphology on the Drôme River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Toone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme events: shaping the surface of the Earth. BSG (British Society for Geomorphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Liverppool, United Kingdom. University of Liverpool: Extreme events: shaping the surface of the Earth. BSG (British Society for Geomorphology), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-Flow susceptibility at a regional scale, Southern Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow susceptibility at a regional scale, Southern Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TR Rivages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aix-en-Provence, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old Rhine evolution since 1950: 1D morphodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on initial oxbow sedimentation as observed within recently cut-off channels of the Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dirias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Constantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011-462 Session Interactions of hydraulics, sediment transport and channel morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. EGU 2011-462 Session Interactions of hydraulics, sediment transport and channel morphology, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de gestion pour la dynamique des bois morts : le cas du corridor fluvial de la rivière Saint-Jean, Gaspé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buffin-Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 13 - Réhabilitations des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24ème Entretiens du Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montréal, Canada. Colloque 13 - Réhabilitations des hydrosystèmes : enjeux scientifiques et nouvelles perspectives. 24ème Entretiens du Centre Jacques Cartier, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of floodplain width in the Rhône catchment: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011. Session Digital Landscapes: Quantitative Interrogation &amp; Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria. Session Digital Landscapes: Quantitative Interrogation &amp; Use, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain Polygenesis: from Geomorphic Construction to Forest Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Fremier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Drivers of Riparian Forest Decline Along a Mediterranean-Climate River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riddle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gagnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. Poster session : H43E-1308 Nonequilibrium Drivers in Mediterranean Climate River and Riparian Ecosystems, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des capacités de reprise des boutures dans un contexte de changement climatique : le cas des saules utilisés en génie végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme interdisciplinaire de recherche "Ingénierie écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Redynamisation of the old Rhine', an international and interdisciplinary project focused on braided channel restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session HS11.4 The Influence of dams on sediment regimes and implications for management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session HS11.4 The Influence of dams on sediment regimes and implications for management, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of regeneration of ligneous species used in biotechnical engineering according to a gradient of drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session SSS7 Soil erosion and sediment control with vegetation and bioengineering on severely eroded terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session SSS7 Soil erosion and sediment control with vegetation and bioengineering on severely eroded terrain, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts of urbanization at basin scale: channels incisions and downstream sediment delivery in the catchment of the Yzeron River (City of Lyon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session HS.11.3 Sediment response to catchment disturbances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session HS.11.3 Sediment response to catchment disturbances, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Feedbacks on Restored Floodplain Lakes Sedimentation along the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session GM8.2 Sediment transport, erosion, and channel morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. Session GM8.2 Sediment transport, erosion, and channel morphology, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterisation of river corridors at network scale using orthophotos: first application to the Drôme river course (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Remote Sensing of Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. 33rd International Symposium on Remote Sensing of Environment (ISRSE), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of logs coupled to channel morphodynamics in a laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Surface Processes and Landscapes General Contributions: Fluvial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Francisco, United States. Earth and Planetary Surface Processes and Landscapes General Contributions: Fluvial, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braided river corridor characterization at a regional scale based on high resolution archived aerial photos (example of the Rhône river network, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H59: Assessing Forms, Processes and Habitats in Freshwater Environment Using High Resolution Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Francisco, United States. H59: Assessing Forms, Processes and Habitats in Freshwater Environment Using High Resolution Remote Sensing, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a parameter GIS database for hydrographic network analysis. First step toward definition of reference laterally active channels on the Rhône watershed (France). Linking hydromorphology to ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ballater Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, non renseignée, United Kingdom. Ballater Workshop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière mise en images. Les paysages fluviaux, empreintes ou matrices des représentations riveraines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cossin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes de la Plateforme Imagerie et Systèmes d’Information Géographique (ISIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a physical parameter GIS database for targeting local-scale restoration and conservation actions: example of the Drôme River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venise, Italy. 4th ECCR International Conference on River Restoration, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques pour une analyse des discontinuités longitudinales structurant un réseau hydrographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, non renseignée, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatiale et temporelle du bois mort dans les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme ANR/ECCO, INSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. Colloque de restitution du programme ANR/ECCO, INSU, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des plaines alluviales à l'échelle du réseau hydrographique : une première étape pour la caractérisation physique des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG 2007 Conférence francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Versailles, France. SIG 2007 Conférence francophone ESRI, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual model of geomorphically-driven riparian forest dynamics along the middle Sacramento River, California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Battles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th biennal State of the San Francisco Estuary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Oakland, United States. 8th biennal State of the San Francisco Estuary Conference, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des plaines alluviales à l'échelle du réseau hydrographique : une première étape pour la caractérisation physique des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: ESRI Francophone 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01677434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mesures ? Pour qui ? Pour quoi ? Exemple du site Drôme de la Zone Atelier Bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Eau et Territoire" ENS-LSH Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. Colloque "Eau et Territoire" ENS-LSH Lyon, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of bedload transport in a meandering river downstream from a dam: the Ain river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravel-Bed River (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Characterization of the channel pattern of the Upper Rhine before rectification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kleinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, "The Fluvial System - past and present dynamics and controls"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel form characterisation using high resolution imagery (drone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gravel-Bed River (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lienz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique : outil d'aide à la gestion d'un corridor fluvial à l'aval d'un barrage : le cas de la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et représentations du bois mort dans les cours d’eau. Bois mort et à cavités, une clé pour des forêts vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Français de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des activités anthropiques sur la dynamique du chenal et des zones humides de la basse vallée du Doubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème congrès de l'association française de limnologie (AFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking an interdisciplinary perspective to disentangle complex effects of restoring ecological continuity in riverine socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022, </w:t></w:r><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20418.39360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de l’Observatoire des Sédiments du Rhône (OSR4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of gravel augmentation on the Old Rhine River downstream from the Kembs dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Serouilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow - Ninth International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.02028, 2018, River Flow 2018 - Ninth International Conference on Fluvial Hydraulics, </w:t></w:r><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184002028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d’une frise chrono-systémique pour l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO’2018 : Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. 2018, Actes de Conférence, </w:t></w:r><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16146.50887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d'expérience sur l'efficacité des suivis de mobilité de la charge grossière par RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of sediment recharges into the Upper Rhine river downstream of the Kembs diversion dam : Ecological monitoring of plants and macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference Proceeding HydroES 2016 "Hydropower &amp; Environmental Sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de l’Observatoire des Sédiments du Rhône (OSR3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and ecological monitoring of an experimental sediment reintroduction into the Rhine River downstream of the Kembs dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de l’Observatoire des Sédiments du Rhône (OSR2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological monitoring of a sediment injection experimentation: the Old Rhine between Kembs and Breisach (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration morpho-dynamique et redynamisation de la section court-circuitée du Rhin en aval du barrage de Kembs (projet INTERREG / EDF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armburster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF : "Environnement et Hydro-électricité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. 8 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier. L'hydromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-25, 2019, </w:t></w:r><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrarouge thermique aéroporté, un outil de connaissance des rivières face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONNAÎTRE ET QUANTIFIER LES ÉCHANGES HYDRAULIQUES KARST / RIVIÈRE - Recommandations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pascoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03935234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-72, 2022, </w:t></w:r><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119410010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">102 p., 2017, Guide et protocoles, 978-2-37785-003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780470684054. </w:t></w:r><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01618534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Sciences for Rivers : An interdisciplinary interplay between techniocal knowledge and sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JRBM, 2014-12(3)-Numéro spécial, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form and function: channel form, hydraulic integrity, and river ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elosegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mutz, A. Elosegi, Hervé Piegay. Hydrobiologia, 712, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Carbonneau, Hervé Piégay. Wiley-Blackwell, 458 p., 2012, </w:t></w:r><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes fluviaux, un thème cher aux géographes francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université de Montréal, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field monitoring of bedload transport and particle entrainment: calibration efforts and new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geodinamica Acta, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 6 : From Process Understanding to River Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Science, pp.XVIII-817, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale characterization and evolution of channel forms in gravel-bed rivers [Vol. 32 N° 11 de : Earth surface processes and landforms]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.143, 2007, </w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel dynamics in gravel-bed rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Earth Surface, Processes and Landforms, 32 (11), pp.1603-1746, 2007, Channel dynamics in gravel-bed rivers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts riveraines de cours d’eau aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dommanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales, Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2025, Savoir Faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and the biophysical science of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and Riverine Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-286, 2024, 978-0-323-91716-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, Economic, and Political Stakes of River Restoration: A Dynamic Research Field Facing Several Challenges to Strengthen Links with Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Morandi; Marylise Cottet; Hervé Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119410010.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the Political, Social, and Economic Issues in River Restoration? Genealogy and Current Research Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Morandi; Marylise Cottet; Hervé Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, </w:t></w:r><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119410010.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klement Tockner; Christopher T. Robinson; Christiane Zarfl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe - 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.391-451, 2021, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The policy and social dimension of restoration thinking: Paying greater attention to 'interdependency' in restoration governing practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Policy Issues in River Restoration: Perspectives from Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.29, 2019, Advancing River Restoration and Management, 978-1119409984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.2. Restoration - New life for Alpine rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Muhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Aschwanden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Broggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of the Alps - Diversity in Nature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haupt Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-258-08117-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los efectos de los sistemas de diques en la acumulación de sedimentos y contaminantes en la llanura aluvial del río Ródano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorfologia del antropocenos, efectos del cambio global sobre los procesos geomorfológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celso Garcia, Lluís Gomez-Pujol, Enrique Moran-Tejeda Ramon J. Batalla, pp.274-276, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización cuantitativa de la discontinuidad longitudinal de la carga de fondo en un río fuertemente modificado: el Ródano en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vasquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociedad Espanola de Geomorfologia; Universitat de les Illes Balears. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorfologia del antropocenos, efectos del cambio global sobre los procesos geomorfológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celso Garcia, Lluís Gomez-Pujol, Enrique Moran-Tejeda Ramon J. Batalla, pp.81-84, 2018, 978-84-09-04850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas Richardson, Noel Castree, Michael F. Goodchild, Audrey Kobayashi, Weidong Liu, Richard A. Marston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Geography: People, the Earth, Environment and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating geomorphological tools to address practical problems in river management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Sear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.G. Kondolf, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Wiley and Sons, pp.505-532, 2016, 9780470684054 / 9781118648551. </w:t></w:r><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551.ch22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology : Problem Statement and Recent Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kondolf M.G., Piégay H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Wiley and Sons, Chichester, pp.1-12, 2016, </w:t></w:r><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière Honegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.81-95, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics and fluvial geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.G. Kondolf, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.476-506, 2016, 9780470684054 / 9781118648551. </w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551.ch21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System approaches in fluvial geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.G. Kondolf, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-102, 2016, 9780470684054 / 9781118648551. </w:t></w:r><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 29 : Dynamics of wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela M. Gurnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.A. Lamberti et F.R. Hauer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Stream Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Academy Press, pp.113-126, 2016, Ecosystem Function</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic classification of rivers and streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Montgomery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.G. Kondolf, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools in Fluvial Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780470684054 / 9781118648551. </w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648551.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tatoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des journées de prospective de l'INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers Prospectives, pp.219-224, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood entrance, deposition, transfer and effects on fluvial forms and processes: Problem statements and challenging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shroder J.F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geomorphology, Volume 12 Ecogeomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.20-36, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les discours de crise sur le fleuve Rhône : extrêmes hydrologiques et plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NULL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142 p., 2013, NULL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrages ont-ils un impact environnemental négligeable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Mosseri, C. Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.250-251, 2013, </w:t></w:r><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of close-range imagery in river research ans management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bartoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buffin-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E. Carbonneau, E. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.341-366, 2012, </w:t></w:r><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future prospects and challenges for River scientists and managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E. Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.431-434, 2012, </w:t></w:r><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspatial imagery in riverine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E. Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.163-171, 2012, </w:t></w:r><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 / Introduction: Fluvial remote sensing and river management: range of applications and challenging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Wiley and Sons, pp.1-18, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations bidimensionnelles, simulations unidimensionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redynamisation du Vieux Rhin: Rapport final, Tome 1 Etude de faisabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Alsace, pp.107-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing and river management: range of applications and challenging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. E Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.1-18, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Centimetre resolution airbone imagery and potential applications to river management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Wiley and Sons, pp.163-191, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground imagery and environmental perception: Using photo-questionnaires to evaluate river management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice E. Carbonneau; Hervé Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.405-429, 2012, </w:t></w:r><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical Characterisation of Fluvial Corridors at Reach to Network Scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wesley Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice E. Carbonneau, Hervé Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Remote Sensing for Science and Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.241-269, 2012, </w:t></w:r><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119940791.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 : Bio-physical characterization of fluvial corridors at reach to network scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carbonneau, H. Piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial remote sensing for science and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Wilet and Sons, pp.405-429, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">foreword: Sream and watershed Restoration: a guide to restoring riverline processes and habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Roni, T!; Bieechie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sream and Watershield Restoration: a guide to restoring riverline processes and habitats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.1-2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01262263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological approaches for river management and restoration in Italian and French rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Surian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Simon, S.E. Bennett, J.M. Castro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stream Restoration in Dynamic Fluvial Systems : Scientific approaches, Analyses and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, American Geophysical Union, pp.95-113, 2011, Geophysical Monograph Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathias Kondolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. J. Gregory, A. S. Goudie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE Publications, pp.105-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la rivière court plus vite que le cœur des hommes : un modèle pour les forêts alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corvol A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et paysage. Xe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-75, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du risque ou gestion de l'environnement? Le cas des massifs du Diois et des Baronnies, Préalpes du Sud, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zahnd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et territoires, Interroger et comprendre la dimension locale de quelques risques contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.47-57, 2010, 978-2-7430-1206-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La végétation ligneuse dans les systèmes fluviaux anthropisés : quelques avancées conceptuelles et méthodologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laganier R.; Arnaud-Fassetta G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.135-178, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tributaries and the management of main-stem geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River confluences, tributaries and the fluvial network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.243-270, 2008, 978-0-470-02672-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence and train wrecks : using knowledge strategies to enhance the application of integrative river science to effective river management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brierley, Gary J.;Fryirs, Kirstie A.;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River futures : an integrative scientific approach to river repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration International, pp.28 -39, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic geometry of stream reaches and ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Earth Surface Processes, volume 11, Gravel Bed Rivers 6: From Process Understanding to the Restoration of Mountain Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.661-675, 2008, 978-0-444-52861-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative river science and rehabilitation : European experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haidvogl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brierley, Gary J.;Fryirs, Kirstie A.;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River futures : an integrative scientific approach to river repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration International, pp.201 -219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tributaries and the management of main-stem geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rice, Stephen P.;Roy, André G.;Rhoads, Bruce L.;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River confluences, tributaries and the fluvial network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.243 -270, 2008, </w:t></w:r><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470760383.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in river restoration in the Alps and their surrounding areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habersack, Helmut;Piégay, Hervé;Rinaldi, Massimo;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 6 : from process understanding to river restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.703-737, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and constraints of UAV technology for the characterisation of Mediterranean riparian forest: a case study of the Drôme, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dunford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings - ForestSat 07, Montpellier 5-7 nov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ForestSat, Pagination non précisée, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements fluviaux et forêts riveraines de cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Eaux et Forêts" organisé en septembre 2006 à Bordeaux par le GHFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHFF, Pagination non précisée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braided river management: from assessment of river behaviour to improved sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trustrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.H. Sambrook-Smith, J.L. Best, C.S. Bristow, G.E. Petts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braided Rivers: Process, Deposits, Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, International Association of Sedimentologists, pp.257-275, 2006, Special publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braided river management : from assessment of river behaviour to improved sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futoshi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Trustrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.H. Sambrook-Smith, J.L. Best, C.S. Bristow and G.E. Petts (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braided Rivers : Process, Deposits, Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-275, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring Floodplain Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Landscape Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.306-312, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian wood in rivers: issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Gregory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.J. Naiman, H. Décamps, M.E. McClain (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riparia : ecology, conservation, and management of streamside communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des ripisylves sur la dynamique du lit fluvial et de son aquifère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. PIEGAY, G. PAUTOU &amp; Ch RUFFINONI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts riveraines des cours d'eau ; écologie, fonction et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour le Développement Forestier, Paris, pp.94-122, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search engine pages results and web pages on urban rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liolia Bajemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.3bc0e3e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic water use efficiency estimate: an isotopic method v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Boisselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafleuriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://www.protocols.io/view/intrinsic-water-use-efficiency-estimate-an-isotopi-dm6gp3xk8vzp/v1/metadata. </w:t></w:r><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.dm6gp3xk8vzp/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'Observatoire des Sédiments du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhone Valley Human-Environment Observatory (OHM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement écologique des casiers Girardon : Le cas des casiers aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les masses d'eau superficielle continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01338530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dike Fields as Drivers and Witnesses of 20th Century Hydrosedimentary Changes in Highly Engineered Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video monitoring of in-channel wood: from flux characterization and prediction to recommendations to equip stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Pred'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’état des habitats benthiques du Rhône dans les secteurs restaurés et non restaurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience des suivis de la restauration des habitats et recommandations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions de la propagation des crues du Rhône, en lien avec les aménagements réalisés depuis deux siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Corne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des enregistrements géophone et RFID. Synthèse des campagnes de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; CNR; Réserve Naturelle Nationale de l’île de la Platière. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750532v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaborer et mettre en œuvre un plan de gestion sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sureau-Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Rhône Méditerranée Corse. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'état des habitats benthiques du Rhône. Campagnes de terrain sur 10 stations réparties sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750527v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective du transfert de matières en suspension (MES) dans le bassin versant du Rhône. Construction d’un modèle sédimentaire et application de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Univ. Padova. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des bois flottés en rivière - Éléments de synthèse des travaux de recherche 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions villes-fleuves dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lussault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparence sédimentaire de la retenue de Jons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lumière Lyon 2; ENS de Lyon; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Claude Bernard Lyon 1; ENS de Lyon; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets potentiels de l’abaissement partiel de la retenue de Verbois, 2021. Rapport final 2021 pour la CNR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LEHNA - UMR 5023; EVS - UMR 5600; LEBA - Univ. Genève. 2022, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carottages et géophysique des annexes fluviatiles de Donzère et Baix-le-Logis-Neuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENTPE; CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique des marges alluviales et évaluation des stocks de sédiments grossiers à Baix-Le-Logis-Neuf et Beaucaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian Roohparvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; ENTPE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de l’évolution contemporaine des niveaux d’eau dans les secteurs de Péage-de-Roussillon (PDR) et Donzère-Mondragon (DZM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LÂCHERS D'EAU MORPHOGÈNES - GUIDE DE MISE EN ŒUVRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Malavoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité (OFB); EDF CIH; EVS - UMR 5600; University of California (Berkeley). 2021, https://professionnels.ofb.fr/fr/doc-guides-protocoles/lachers-deau-morphogenes-guide-mise-en-oeuvre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REASED - Réajustements morpho-sédimentaires du Cher aux contraintes anthropiques actuelles et passées, Résilience et perspectives de restauration. Rapport final et recommandations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne, Laboratoire de Géographie Physique, CNRS UMR8591. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’effet morphologique du démantèlement des marges : validation des estimations de charriage par des observations in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique des opérations de gestion sédimentaire du Haut-Rhône français du 18 au 29 Mai 2021 - Rapport d’étape 2021 pour la CNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LEHNA - UMR 5023; EVS - UMR 5600. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la ripisylve sur l'échauffement thermique des cours d'eau : de l'évaluation par télédétection à l'extrapolation à l'échelle régionale (plaine de la Bresse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS - UMR 5600. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS; IRSTEA. 2019, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALBACOM : Rôle de l’intermittence dans la structuration des communautés aquatiques (Fragmentation dynamique, dispersion et structuration des communautés aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ZABR, Lyon; Agence de l'Eau. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du transport solide : synthèse globale et évaluation d’un protocole de mesure de la granulométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boultaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme OSR4 2015-2017. Actions II.2, II.3 et II.4. : Sédimentation et morphologie du lit majeur. RAPPORT N°1 - Stocks sédimentaires des marges actives - Méthodologie générale et application sur Péage-de-Roussillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena-Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; LEHNA - UMR C NRS 5023; IRSTEA. 2018, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Bourg-lès-Valence. OSR4 | Action I.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; ENS de Lyon; INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme OSR4 2015-2017. Actions II.2, II.3 et II.4. : Sédimentation et morphologie du lit majeur. RAPPORT N°2 - Stocks sédimentaires des marges actives - Approche comparée inter-sites DZM - PDR - PBN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5023 - ENTPE LEHNA-IPE; CEREMA; EGEOS; CNRS UMR 7330 - CEREGE; CNRS UMR 5600 - EVS. 2018, 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de l’événement « APAVER » (Abaissement Partiel de la retenue de Verbois) 2016 dans le suivi scientifique de la restauration hydraulique etécologique du Haut-Rhône (Programme RhonÉco) : Analyse de la sédimentation dans les lônes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et modélisations du fonctionnement hydrosédimentaire du secteur de Miribel-Jonage. OSR4 | Action I.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; ENS de Lyon; INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action I.4 : Modélisation des évolutions morphodynamiques du chenal sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dussouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camenen Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix-Marseile Université; CEREGE UMR 7330. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés pionnières de plantes sur les marges des sections court-circuitées du Rhône : implications pour la gestion et la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA; CNRS; ENS de Lyon. 2017, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’atterrissement et signatures chimiques des sédiments et des ligneux au sein de casiers Girardon de Péage-de-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugo Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des connaissances morphosédimentaires des marges fluviales de Péage-de-Roussillon, Donzère-Mondragon et Pierre-Bénite. OSR4 | Action II.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; ENS de Lyon; Université lumière Lyon 2. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité des arbres à enregistrer une contamination métallique. Approche exploratoire sur les casiers Girardon du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Boubakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS; Ecole des Mines de St-Etienne. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudet Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; IRSTEA; Ecole des Mines de Saint Etienne; Laboratoire de Géologie de Lyon. 2016, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des casiers Girardon : vers une hiérarchisation des gains et des risques liés à la reconnexion de ces anthroposystèmes au chenal principal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Université (AMU); ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs potentiels de contrôle des patrons de sédimentation des casiers Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS; Aix-Marseille Université. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de terrain pour l’acquisition d’images subaquatiques sur le Rhône. OSR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus de sédimentation dans le lit majeur et les annexes fluviales du RCC de Péage-de-Roussillon. OSR3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service écoystémique de séquestration du carbone lié aux stratégies de gestion de la ripisylve sur le vieux Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Matzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santa Clara University; Université de Lyon; State University of New York; CNRS; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi 2013 de la redynamisation sédimentaire du Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bultingaire Ludovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 31 p., EVS - UMR 5600. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et critique de la restauration de cours d'eau en France et à l'étranger : du concept à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miralles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2014, 299 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du continuum sédimentaire à large échelle. Action 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNRS UMR 7330 - CEREGE. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments et bois flottés en rivière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bultingaire Ludovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2014, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion sédimentaire de la basse rivière d’Ain Phase 1. Tester et affiner les scénarios de recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Talaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conservatoire d'espaces naturels Rhône Alpes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution géométrique du corridor de Genève à mer. Action 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNRS UMR 7330 - CEREGE. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition et structure de la ripisylve dans les casiers Girardon des Vieux-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">State University of New York; CNRS; ENS de Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des résultats 2010-2013, recommandations opérationnelles et perspectives. OSR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Irstea; ENTPE; IRSN; IFREMER; MIO. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climatic variability and anthropogenic impacts on riparian hydrology and forest dynamics: Evidence from isotopes and tree rings in the Rhône corridor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bliss Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sargeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob J.S. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of St Andrews; University of California Santa Barbara; ENS de Lyon; CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sédimentation des casiers Girardon du Rhône : approche historique pour une évaluation des potentialités écologiques et des risques en matière de pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Raepple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et critique de la restauration de cours d'eau en France et à l'étranger : du concept à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miralles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS -UMR 5600. 2013, 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redynamisation du Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; Région Alsace, Maison de la Région, 1 place Adrien Zeller, BP 91006, 67070 Strasbourg. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de caractérisation physique des milieux aquatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche globale et critique de la restauration de cours d'eau en France et à l'étranger : du concept à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS UMR 5600. 2012, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain ecohydrology: Climatic, local, and anthropogenic controls on water availability to riparian trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bliss Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob J.S. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of St Andrews; University of California Santa Barbara; Université de Lyon. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548294v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie végétal en milieu alpin : évaluation des capacités de bouturage et de la résistance à la sécheresse de Myricaria germanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données extraites des ortho-photos de l'IGN pour la caractérisation et la modélisation de l'habitat aquatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie végétal en milieu alpin : évaluation des capacités de bouturage et de la résistance à la sécheresse de Myricaria Germanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Girel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du corridor naturel alluvial du réseau hydrographique du bassin du Rhône à partir des orthophotographies de l'IGN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi physique et biologique des rivières en tresses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; EZUS - Université Lyon 1; ARALEP; Université Lyon 3. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques d'imagerie pour la caractérisation physique des corridors fluviaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Rapport de synthèse 2003-2008. Chautagne, Belley et de Brégnier-Cordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne, Belley et de Brégnier-Cordon. Année 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1; ARALEP. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne et de Belley. Année 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise hydro-géomorphologique en vue du diagnostic fonctionnel des habitas, de la restauration du transit sédimentaire et des lônes, volet 1, 2, 3 et 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Brégnier-Cordon. Caractérisation de l'état initial. Années 2004-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Belley. Caractérisation de l'état initial. Années 2003-2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application spatio-temporelle Chrono-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vukelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId2182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:37e870726c781a10966547744dd900c1389b4445;origin=https://hal.archives-ouvertes.fr/hal-04934450;visit=swh:1:snp:41e86676455b942c988fb5b57fe0299fdf51a031;anchor=swh:1:rel:010a00c697a51faae82a05aab984d9dc8b6707cf;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="220EF4F4"/>
+    <w:nsid w:val="963B49D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-piegay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3864-2119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07033174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Dugdale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.70027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#235; Feldis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.70178" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Corrine Glassic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Al&#8208;chokhachy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wheaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W Macfarlane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris E Jordan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Rusn&#225;k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;imon Opravil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Afzali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109688" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.314" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5877" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianni Cristoforo Nardini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Gonzalez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Contreras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vel&#225;squez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vargas-Baecheler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093642" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz&#8208;villanueva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janbert Aarnink" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gibaja del Hoyo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Finch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5765" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5874" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Scorpio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rinaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5848" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ka&#328;uk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kidov&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Lehotsk&#253;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5840" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2398817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi You" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010137" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293689v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mejia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ouellet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Briggs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Casas-Mulet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16844" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293684v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bachmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166103" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116485" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108639" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04179980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Deschamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2225071" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mermillod-Blondin Florian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourier Brice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119518" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108689" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5646" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276515v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couloigner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bulteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J. Batalla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108243" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848649v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2022.2091661" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03696106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Bajpai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Mishra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Ohri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-022-03112-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14480" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-022-00889-w" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjun Zhou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108180" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001927v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108364" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stella" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111630" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Qatarneh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dupont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Beda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.106604" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377062v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horacio Garc&#237;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Ollero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askoa Ibisate" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fuller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Death" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107649" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Malavoi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79930-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tangi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Schmitt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pitlick" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5225" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377060v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Loire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah B&#234;che" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103475" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377042v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-9-519-2021" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Vauclin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142900" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Ashour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.08.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Hohensinner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3751" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420649v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100312" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442194v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szewczyk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5260" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377044v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2021.e00210" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03229061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalandy Sehen Chanu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1939-2021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721506v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Georges" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Huylenbroeck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12494" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377064v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107837" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03634707v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clutier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107639" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03634710v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12040987" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025399v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020030" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025266v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Men&#233;ndez-Duarte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103211" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025402v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100248" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399196v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106877" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915399v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3667" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399197v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tena" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02449-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025166v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaffarian" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riviere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.054307" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025154v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4875" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088456v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2019-0025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025114v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105031" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004392v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4882" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485108v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tena" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seignemartin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barra" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107034" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399195v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brostaux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Claessens" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Degr&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Huylenbroeck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3520" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923479v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demarchi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van de Bund" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Weissteiner" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4509" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610010v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez Tarrio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.109" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002992v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnstone" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445920v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3582" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399194v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loire R&#233;mi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;ren&#233; Malavoi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoutier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3489" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087162v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Loire" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grospretre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ortiz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11020392" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087160v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wohl" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kramer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scott" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz013" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966280v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.018" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125902v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1580134" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087161v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Downs" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.021" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923454v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Diez-Herrero" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garcia" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.096" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761297v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1325-7" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924431v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.018" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024329v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923529v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184002048" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908052v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staentzel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3237" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618599v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senter" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pasternack" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vaughan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4190" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618612v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Kail" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toedter" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0923-3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606631v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.028" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618580v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4152" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550040v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weber" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika &#197;berg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Buijse" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine M.R. Hughes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mckie" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1257" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618541v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boivin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.010" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XNDT2J0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618586v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1886" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618620v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoms" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parsons" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.003" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJSFL4MZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670757v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4092" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430759v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.10.055" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLF75XK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605350v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3543" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618595v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.019" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXJ1PFJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618574v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.034" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XFMZQ83-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563308v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4161" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923496v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-B&#233;langer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4174" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618513v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3989" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424907v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.019" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462898v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.036" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L1WMK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982602v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3530" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618564v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Senter" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Pasternack" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vaughan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lehyan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.09.039" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670756v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Gurnell" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Marston" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RG000514" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337717v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lisein" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claessens" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4996-2" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430763v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallias-Tacon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.07.038" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PD9L0ZD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337705v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020097" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260530v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.050" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3TJ3RD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334239v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jonathan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337741v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wesley Lauer" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viparelli" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314215v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17194" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337731v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430768v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff R. Hupp" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.020" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PH7DND9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223360v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.029" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTKZTSWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223353v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.015" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4FL36Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223359v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaine" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0499-8" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223361v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toby Minear" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.039" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNCB5B89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223354v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.009" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTGVL9Q7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223357v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12411" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQ7GM6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223356v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Dzubakova" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Trizna" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10361" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334141v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buijse" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brierley" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0436-1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092878v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Michalon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331869v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014032" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218196v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sargeant" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wilson" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015581" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600227v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12350" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4MN04M3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677205v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218076v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toone" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Rice" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086447v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Bilal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gu&#233;nole-Bilal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bounahkla" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Luisa Iatan" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Machado de Mello" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7904/2068&#8211;4738&#8211;V(9)&#8211;5" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961239v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.137" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600318v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.014" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCXQBKZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092903v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-57-2014" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215724v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurencio" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniels" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wohl" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Urban" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329029v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092889v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hayden" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stella" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Battles" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1546" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K6S47PT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01119447v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2689" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86HPG5GZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085841v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-014-0378-8" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101576v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074852v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.02.010" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLV64ZKX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092910v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2714" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQCBDNJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599056v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0575-4" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAB8A9C856FA95E890576AEA0749B4D682A340FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221132v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stella" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riddle" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremelo" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221799v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieras" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hales" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.024" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHWNTQN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220613v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toromanoff." TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218164v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand Bertrand" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218178v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329001v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mutz" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067176v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10132" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GT6R065G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862406v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.006" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFHSBWDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829780v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.782113" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878295v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8922" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598323v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2012.754444" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873414v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.06.056" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2453Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220657v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Notebaert" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099713v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Singer" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J.S. Wilson" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222721v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640698v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.08.031" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067202v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Graham" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY1943-7900.0000595" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223437v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirel" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906371v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597498v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223895v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330392v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657262v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Hunter" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9362" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331131v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225706v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greco" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654349v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaine" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lachat" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brahic" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.HS.04" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330416v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011145" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330464v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Haydem" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225769v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hervouet" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremolo" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692503v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Hayden" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225724v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226479v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235677v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227980v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.8101" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230022v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalkova" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greco" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830318v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3408" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466432v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Graham" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828810v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7912" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KMGWXG9D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058300v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comaj" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329149v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoncini" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418318v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1239" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC287KGH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329761v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dunne" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kondolf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456978v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329781v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mac Vicar" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henderson" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232401v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Slater" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourdin" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592897v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landon" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435309v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Citterio" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2008.00979.x" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438636v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.01.013" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9V2BLZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295071v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008047" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289988v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Gregory" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-5661.2008.00297.x" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THMRX1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418363v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280096v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435368v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435308v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Daniels" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Urban" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Gregory" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-008-9075-9" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2FKFWGXB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590295v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Tremelo" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1595" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C678DHK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280058v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591283v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1556" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0B8PWJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534070v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassettre" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366443v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.361.0051" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280059v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Lassettre" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1605" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WCG4VKQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534074v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017999ar" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449310v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6704" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280062v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mutz" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Borchardt" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reich" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418376v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340372v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoros" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elger" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/lr/15/2003/147" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418326v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110755v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662068v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valin" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hallot" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181206v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299295v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ennouini" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Persi" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ravazzolo" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Petaccia" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sibilla" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178734v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169103v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Dugdale" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169791v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149046v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169105v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piegay Herv&#233;" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400432v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227689v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Wilson" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173407v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170181v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180835v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boissy" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648171v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643168v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce MacVicar" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643157v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826312v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517381v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294475v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648805v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680291v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04023987v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651956v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643042v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thauvin" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651386v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908124v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066199v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259665v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720582v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870093v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609894v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294479v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992161v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294480v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863125v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Nel" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schneidewind" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kukkola" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Drummond" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846178v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858189v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tibi" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870105v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880381v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Besson" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538181v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879565v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442221v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651867v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651862v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880369v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880411v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bemer" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989428v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chateauminois" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419348v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146154v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honneger" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042382v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mauterle" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526933v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Cui" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878291v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908070v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024797v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879626v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651881v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024758v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818669v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024693v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024671v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024686v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardon" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houssier" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lague" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024782v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasquez" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024662v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024714v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weissteiner" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024774v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893451v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024677v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasquez-Tarrio" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024726v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024763v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338845v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moutte" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024703v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousson" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879758v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893459v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854393v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806506v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02073653v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024784v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024355v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ortiz" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890938v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34077.00483" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892721v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812454v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024404v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024586v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseneault Dominique" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619265v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Serouilou" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619214v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roux" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024461v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boutault" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lascaux" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guerri" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606669v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619289v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619283v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619233v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lascaux" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024528v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074278v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336994v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619225v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruel Robin" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024467v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582630v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892311v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619209v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024456v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024415v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024552v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lascaux" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024547v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619269v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024573v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879743v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619278v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678507v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892295v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618606v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tena-Pagan" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336954v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024631v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024440v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thoms" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parsons" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042412v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563776v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024561v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383411v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335715v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787302v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619179v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619138v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319219v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619133v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618905v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362241v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618900v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619155v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van de Bund" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618908v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619160v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362252v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arseneault" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362270v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619200v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335703v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362257v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381169v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361797v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934852v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Valeria" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mr&#243;z" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604848v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thorel" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787289v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618548v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619152v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619143v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kramer" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619131v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787288v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335698v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879795v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619176v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313868v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362265v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desteucq" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619165v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787304v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335319v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Matzek" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618913v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Constantine" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L. Dieras" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram C. Hales" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618854v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361639v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouquet-Noppe" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319188v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335147v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01313050v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361038v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360907v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruel" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360928v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361085v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360890v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316221v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361743v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361522v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruel" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raepple" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360911v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361012v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Villet" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360894v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223355v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertner" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2\_33" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360258v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360953v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandjean" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goma" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361766v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360337v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359527v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359537v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263397v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263409v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319198v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319223v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618880v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361019v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361772v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parrot" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361562v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360916v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357830v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361784v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879835v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333068v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359516v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333115v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358815v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adrien" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279246v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lauer" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347768v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358860v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333138v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grignard" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333083v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358950v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358919v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358342v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333102v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singer" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313772v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359023v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369839v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358353v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teece" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358349v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357799v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358337v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ondruch" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347732v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332950v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879872v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263887v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358370v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313785v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358323v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todter" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618236v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Comby" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347775v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359086v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281171v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358887v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332965v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347661v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347676v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347296v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347646v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263417v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787349v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347166v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263428v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347210v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347147v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347134v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.S. Wilson" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johnstone" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369922v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347290v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347667v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347159v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347162v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffin-Bellanger" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263422v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347141v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370407v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belleti" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347651v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347657v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347641v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347632v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347137v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347246v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597937v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263444v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290838v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Macvicar" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344872v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345289v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316225v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316223v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316222v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toedter Anne" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kail Jochem" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067746v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346703v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blum" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346238v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346210v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316228v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763363v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346220v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346666v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345343v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346277v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345349v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346684v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346742v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Singer" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599484v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Murillo Munoz" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599486v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345327v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346720v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344229v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlin" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346677v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346189v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Cotillon" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346171v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069885v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346749v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kail" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967391v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346227v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345452v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346200v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345444v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346353v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346295v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595465v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlin" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344767v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344712v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johnstone" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595472v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344310v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344346v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067766v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;raud" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344317v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344297v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653446v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344384v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344757v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345295v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344688v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345310v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314021v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344277v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buije" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Olivier" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmutz" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316226v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344342v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Stella" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344868v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344729v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Garcia" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344865v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344328v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344744v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344736v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594065v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beraud" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069888v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saulas" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344169v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067772v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828750v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343593v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344157v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263503v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343557v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357456v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593925v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344214v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067775v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343554v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Carbonneau" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343581v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343587v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878308v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315745v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263500v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592359v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343447v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Imtiaz" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342761v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342773v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martel" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343100v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342792v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burlet" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ostermann" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419437v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honneger" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343111v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343435v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girel" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343443v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878315v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343122v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342785v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067777v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431320v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367820v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431322v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367614v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367601v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367597v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362348v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367804v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slater" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367637v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367625v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367801v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277400v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362360v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358561v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368361v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431314v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368356v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431316v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367163v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bigler" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boyer" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butt" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367135v1" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366894v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Kondolf" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morken" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067783v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367594v1" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362311v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Laronne" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589774v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Laronne" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069891v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367585v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367171v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kleinas" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365439v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366320v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364527v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366516v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364506v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fruget" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365357v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366867v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregory" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366504v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366492v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tringali" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teruggi" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280065v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366385v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365530v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362294v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366339v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gregory" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bondarev" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366501v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366298v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069918v1" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431312v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586906v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069936v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067784v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431315v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069938v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586907v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366903v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069931v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366904v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299309v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-535" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338304v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170191v1" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laval" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Come" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222701v1" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Karnatak" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj P Kushwaha" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180808v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crivellaro" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Zolezzi" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170114v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170145v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Almeida" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170213v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thas" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805661v1" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802080v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanethe Herrera" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Butler" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sheikh" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Wellman" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802111v1" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lee" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Melton" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Wheeler-Barajas" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autumn White" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802062v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caerwyn Hartten" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Powell" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Safely" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Burcar" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643133v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297279v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643103v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643142v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183223v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720548v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992270v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720560v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651401v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259645v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J Batalla" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409593v1" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aichelmann" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cramer Angonese" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazouyer" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Lay" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-3ddcf6" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043231v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043084v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043228v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043118v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugo Lecomte" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043225v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosseri Julie" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043141v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerri" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043215v1" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043105v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043220v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043160v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769606v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043202v1" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Booker" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stewardson" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922309v2" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043188v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606828v1" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618846v1" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602356v1" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naudet" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263698v1" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618816v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penuela, Elisabet" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollero, Alfredo" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Caetano" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342317v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollero" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penuela" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diez-Herrero" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gutierrez" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263705v1" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342336v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01313061v1" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043252v1" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Riddle" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342227v1" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043258v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341762v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341751v1" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341719v1" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341730v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gartner" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341771v1" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342593v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudet" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341707v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341650v1" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wiederkher" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237555v1" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budac" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341641v1" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341687v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341678v1" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340776v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341619v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Senter" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Pasternack" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340756v1" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340763v1" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340753v1" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237656v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237652v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leduc" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237612v1" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341628v1" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Riddle" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341540v1" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341601v1" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hammou" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340746v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595470v1" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340152v1" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340171v1" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340662v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340688v1" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237752v1" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340612v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Toone" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Rice" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238165v1" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339431v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340180v1" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dirias" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340142v1" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340700v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340732v1" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339415v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gomez" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Fremier" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339405v1" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339124v1" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339040v1" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339354v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordier" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339108v1" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339374v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339394v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338538v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339386v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339015v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364379v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059020v1" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cossin" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364384v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364327v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macvicar" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364289v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364341v1" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677434v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364277v1" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046495v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046499v1" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046505v1" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046517v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923520v1" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184002028" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750161v1" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892277v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313765v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263882v1" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Beisel" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750156v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750149v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346184v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615456v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aelbrecht" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armburster" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399198v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019037" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523305v1" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500653v1" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618534v1" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118648551" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787318v1" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252979v1" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253007v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435356v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G. Roy" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435367v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Habersack" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364248v1" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Habersack" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280054v1" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280055v1" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1587" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLNT8BW9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357838v1" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320392v1" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565975v1" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00011-0" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500690v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch1" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500723v1" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch16" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609849v1" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440560v1" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aschwanden" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Binder" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Broggi" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.haupt.ch" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024394v1" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024386v1" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043041v1" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338510v1" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338492v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118648551.ch5" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch5" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042870v1" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch1" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043029v1" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Gregory" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Boyer" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338498v1" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Montgomery" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118648551.ch7" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch7" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338517v1" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sear" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch22" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259496v1" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787339v1" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordani" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862453v1" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259425v1" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11152" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597880v1" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259557v1" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337961v1" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337848v1" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259569v1" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch19" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828818v1" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch11" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862482v1" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch18" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338405v1" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262263v1" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259531v1" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartoldi" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graham" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch15" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267514v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270873v1" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Surian" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862484v1" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593464v1" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zahnd" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590162v1" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590867v1" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rice" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435305v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Boulton" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanders" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435355v1" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Naylor" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haidvogl" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435349v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470760383.ch12" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280057v1" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280064v1" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363463v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grant" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nakamura" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trustrum" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280063v1" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042951v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Grant" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Futoshi Nakamura" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Trustrum" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042923v1" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418379v1" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042833v1" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pautou" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042910v1" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548812v1" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3bc0e3e0" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542127v1" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424335v1" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707136v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338530v1" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061245v1" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027976v1" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237936v1" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835519v1" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sureau-Blanchet" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652858v1" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucas" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Corne" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653218v1" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710343v1" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653097v1" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546449v1" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546386v1" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555295v1" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721011v1" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayor" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750743v1" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466738v1" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391488v1" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kondolf" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293545v1" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290964v1" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian Roohparvar" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299170v1" TargetMode="External"/><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boultaut" TargetMode="External"/><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072794v1" TargetMode="External"/><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700772v1" TargetMode="External"/><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308556v1" TargetMode="External"/><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588697v1" TargetMode="External"/><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez-Tarrio" TargetMode="External"/><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camenen Beno&#238;t" TargetMode="External"/><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550345v1" TargetMode="External"/><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748544v1" TargetMode="External"/><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550243v1" TargetMode="External"/><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Olivier" TargetMode="External"/><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549581v1" TargetMode="External"/><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Raepple" TargetMode="External"/><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549626v1" TargetMode="External"/><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749625v1" TargetMode="External"/><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749620v1" TargetMode="External"/><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549511v1" TargetMode="External"/><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446810v1" TargetMode="External"/><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hammou" TargetMode="External"/><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239359v1" TargetMode="External"/><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miralles" TargetMode="External"/><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313801v1" TargetMode="External"/><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultingaire Ludovic" TargetMode="External"/><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313800v1" TargetMode="External"/><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935415v1" TargetMode="External"/><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446806v1" TargetMode="External"/><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548484v1" TargetMode="External"/><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750081v1" TargetMode="External"/><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548317v1" TargetMode="External"/><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548391v1" TargetMode="External"/><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240674v1" TargetMode="External"/><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828831v1" TargetMode="External"/><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890862v1" TargetMode="External"/><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Maier" TargetMode="External"/><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aelbrecht" TargetMode="External"/><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548294v2" TargetMode="External"/><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240814v1" TargetMode="External"/><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594675v1" TargetMode="External"/><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594549v1" TargetMode="External"/><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girel" TargetMode="External"/><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829972v1" TargetMode="External"/><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828828v1" TargetMode="External"/><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558172v1" TargetMode="External"/><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558111v1" TargetMode="External"/><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828825v1" TargetMode="External"/><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829969v1" TargetMode="External"/><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557963v1" TargetMode="External"/><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558010v1" TargetMode="External"/><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067553v1" TargetMode="External"/><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557996v1" TargetMode="External"/><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557723v1" TargetMode="External"/><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934450v1" TargetMode="External"/><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:37e870726c781a10966547744dd900c1389b4445;origin=https://hal.archives-ouvertes.fr/hal-04934450;visit=swh:1:snp:41e86676455b942c988fb5b57fe0299fdf51a031;anchor=swh:1:rel:010a00c697a51faae82a05aab984d9dc8b6707cf;path=/" TargetMode="External"/><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-piegay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3864-2119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07033174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.109794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geffray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Nedelec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110284" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Nogaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#235; Feldis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.70178" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Dugdale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.70027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Rusn&#225;k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;imon Opravil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Afzali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.314" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Corrine Glassic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Al&#8208;chokhachy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wheaton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W Macfarlane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris E Jordan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5874" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gianni Cristoforo Nardini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Contreras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vel&#225;squez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vargas-Baecheler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz&#8208;villanueva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janbert Aarnink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gibaja del Hoyo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Finch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5765" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Stella" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly K Caylor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2729" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5877" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647963v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Scorpio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rinaldi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5848" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Ka&#328;uk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kidov&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Lehotsk&#253;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5840" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demarchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2398817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5646" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couloigner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14169" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bachmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166103" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mejia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ouellet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Briggs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Casas-Mulet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617231v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi You" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010137" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853525v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116485" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108639" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04179980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Deschamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2225071" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061255v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108689" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mermillod-Blondin Florian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourier Brice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119518" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001927v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parrot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108364" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bulteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J. Batalla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108243" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848649v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2022.2091661" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03696106v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Bajpai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Mishra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Ohri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-022-03112-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14480" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813778v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Claret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-022-00889-w" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848657v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjun Zhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108180" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03634707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clutier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107639" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Qatarneh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dupont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Ashour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.08.017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371775v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Hohensinner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3751" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793233v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Doncheva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107493" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377062v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horacio Garc&#237;a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Ollero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askoa Ibisate" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fuller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Death" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107649" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Malavoi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79930-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025216v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stella" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111630" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Beda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.106604" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tangi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Schmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pitlick" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5225" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070723v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Vauclin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noclin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142900" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377042v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-9-519-2021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Loire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah B&#234;che" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103475" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420649v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100312" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377044v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2021.e00210" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442194v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szewczyk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5260" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03229061v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalandy Sehen Chanu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1939-2021" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721506v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Georges" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Huylenbroeck" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12494" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377064v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107837" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025114v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105031" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004392v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4882" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485108v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tena" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seignemartin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107034" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025402v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100248" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399196v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106877" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485111v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4777" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03634710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12040987" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025399v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020030" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025266v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Men&#233;ndez-Duarte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103211" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915399v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3667" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tena" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02449-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025166v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaffarian" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riviere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.054307" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025154v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4875" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088456v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2019-0025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087161v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Downs" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.021" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125902v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1580134" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002992v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnstone" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445920v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3582" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610010v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez Tarrio" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.109" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399195v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brostaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Claessens" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Degr&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Huylenbroeck" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3520" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923479v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demarchi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van de Bund" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Weissteiner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4509" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608072v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.177" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399194v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loire R&#233;mi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;ren&#233; Malavoi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumoutier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3489" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087162v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Loire" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grospretre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ortiz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11020392" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087160v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wohl" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kramer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scott" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz013" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966280v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.018" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923529v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184002048" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908052v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staentzel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3237" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923456v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko Sri" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.020" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGKSBZRP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761297v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1325-7" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924431v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.018" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923454v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Diez-Herrero" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Garcia" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.096" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024329v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424907v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-B&#233;langer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.019" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462898v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.036" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L1WMK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982602v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3530" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618564v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Senter" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Pasternack" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vaughan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lehyan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.09.039" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618586v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1886" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618620v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoms" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parsons" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.003" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJSFL4MZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606631v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.028" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618580v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4152" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550040v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weber" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika &#197;berg" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Buijse" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine M.R. Hughes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mckie" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1257" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618599v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senter" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pasternack" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Vaughan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4190" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618612v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Kail" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toedter" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0923-3" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618541v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boivin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buffin-Belanger" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.010" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XNDT2J0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605350v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3543" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430759v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.10.055" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVLF75XK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670757v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4092" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618595v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.019" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXJ1PFJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618574v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.034" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XFMZQ83-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563308v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4161" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618513v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3989" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923496v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4174" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337731v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430768v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff R. Hupp" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.07.020" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PH7DND9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334239v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jonathan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claessens" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejeune" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337705v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020097" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260530v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.050" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB3TJ3RD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337717v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lisein" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4996-2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430763v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallias-Tacon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.07.038" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PD9L0ZD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670756v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Gurnell" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Marston" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RG000514" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314215v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17194" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934805v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016016" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337741v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wesley Lauer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viparelli" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092878v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Michalon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334141v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buijse" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brierley" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0436-1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223353v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.015" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4FL36Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223359v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaine" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0499-8" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223361v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toby Minear" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.039" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNCB5B89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223354v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.009" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTGVL9Q7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223360v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.029" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTKZTSWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223357v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12411" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SQ7GM6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223356v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Dzubakova" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Trizna" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10361" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334170v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wawrzyniak" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schomburgk" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4479-2015" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223358v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.018" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87V4MQJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074852v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.02.010" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLV64ZKX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600318v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.014" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCXQBKZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600227v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12350" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4MN04M3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677205v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218196v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sargeant" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Wilson" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015581" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331869v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014032" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218076v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toone" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Rice" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961239v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.137" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218041v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086447v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Bilal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gu&#233;nole-Bilal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bounahkla" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Luisa Iatan" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Machado de Mello" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7904/2068&#8211;4738&#8211;V(9)&#8211;5" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215724v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chin" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurencio" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniels" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wohl" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Urban" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092903v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-57-2014" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329029v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092889v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hayden" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stella" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Battles" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1546" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K6S47PT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01119447v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2689" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86HPG5GZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101576v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085841v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-014-0378-8" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220657v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Notebaert" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862406v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.006" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFHSBWDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329001v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mutz" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elosegi" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220613v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toromanoff." TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218178v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218164v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand Bertrand" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067176v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10132" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GT6R065G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221132v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stella" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riddle" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gagnage" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremelo" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092910v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2714" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQCBDNJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599056v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0575-4" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAB8A9C856FA95E890576AEA0749B4D682A340FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221799v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieras" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constantine" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Hales" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.12.024" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHWNTQN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829780v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.782113" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878295v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8922" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598323v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2012.754444" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873414v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.06.056" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1N2453Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906371v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223437v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirel" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099713v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Singer" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J.S. Wilson" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067202v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Graham" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY1943-7900.0000595" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222721v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640698v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.08.031" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235677v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654349v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaine" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lachat" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brahic" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.HS.04" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330464v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Haydem" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330416v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011145" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225769v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hervouet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremolo" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692503v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Hayden" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657262v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Hunter" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gagnage" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9362" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331131v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597498v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacon" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223895v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330392v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225706v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greco" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225724v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226479v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058300v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalkova" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comaj" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227980v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.8101" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230022v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greco" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830318v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3408" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828810v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7912" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KMGWXG9D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466432v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Graham" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456978v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329747v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunford" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329149v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoncini" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418318v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1239" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FC287KGH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329761v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dunne" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kondolf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329781v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mac Vicar" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henderson" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberlin" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232401v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Slater" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourdin" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592897v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landon" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435309v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Citterio" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2008.00979.x" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438636v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.01.013" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9V2BLZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295071v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roy" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008047" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289988v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Gregory" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-5661.2008.00297.x" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THMRX1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280096v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435368v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418363v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupp" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Citterio" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435308v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Daniels" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Urban" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Gregory" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-008-9075-9" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2FKFWGXB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366443v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.361.0051" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280059v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Lassettre" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1605" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WCG4VKQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280061v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590295v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Tremelo" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1595" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C678DHK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591283v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1556" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0B8PWJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280058v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534070v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassettre" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280062v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mutz" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Borchardt" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reich" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449310v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/6704" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534074v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/017999ar" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418376v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340372v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoros" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elger" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/lr/15/2003/147" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418326v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110755v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662068v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valin" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hallot" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581738v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1173" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180835v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boissy" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169105v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piegay Herv&#233;" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299295v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ennouini" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Persi" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ravazzolo" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Petaccia" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sibilla" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178734v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169103v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Dugdale" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181206v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169791v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149046v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400432v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227689v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Wilson" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173407v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170181v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648171v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643168v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce MacVicar" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643157v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826312v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680291v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648805v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517381v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294475v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04023987v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294480v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863125v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Nel" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schneidewind" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kukkola" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Drummond" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846178v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858189v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tibi" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870105v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066199v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259665v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651386v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081195v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908124v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651956v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081252v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643042v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thauvin" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081325v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25171/InstGeoph_PAS_Publs-2022-0016" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870093v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720582v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992161v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609894v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294479v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338027v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880411v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bemer" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442221v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880381v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Besson" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538181v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879565v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651867v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651862v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880369v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989428v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chateauminois" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651881v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908070v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878291v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526933v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Cui" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146154v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honneger" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419348v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042382v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mauterle" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024793v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Zhang" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boivin" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024797v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879626v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812454v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892721v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024714v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weissteiner" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024662v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024774v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893451v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024693v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024758v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818669v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024686v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardon" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houssier" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lague" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024671v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024782v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasquez" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024763v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024677v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasquez-Tarrio" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024726v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338845v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moutte" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024703v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousson" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879758v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893459v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854393v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806506v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890938v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34077.00483" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02073653v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024355v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ortiz" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024784v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024561v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619209v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boutault" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582630v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024467v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892311v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024461v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lascaux" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guerri" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606669v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619289v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roux" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619283v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619233v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lascaux" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024404v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024586v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseneault Dominique" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619265v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Serouilou" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619214v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336994v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024528v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074278v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619225v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruel Robin" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619269v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024552v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lascaux" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024415v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024547v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024456v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024573v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879743v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619278v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892295v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618606v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tena-Pagan" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336954v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024631v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678507v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563776v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024440v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thoms" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Parsons" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042412v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362265v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desteucq" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619165v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787304v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thorel" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335319v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Matzek" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618913v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Constantine" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L. Dieras" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram C. Hales" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618854v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335703v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362257v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381169v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619138v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319219v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619133v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618905v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362241v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383411v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335715v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787302v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619179v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619200v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619155v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van de Bund" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619160v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618900v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618908v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362252v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arseneault" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362270v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Spitoni" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361797v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618548v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604848v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619152v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787289v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934852v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Valeria" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mr&#243;z" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619143v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kramer" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619131v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787288v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335718v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335698v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879795v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619176v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313868v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357830v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361784v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879835v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223355v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaertner" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2\_33" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360258v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raepple" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01313050v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361038v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360907v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gruel" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360928v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361085v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361639v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouquet-Noppe" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319188v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335147v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360890v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316221v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360911v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360894v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361790v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benacchio" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361012v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Villet" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361743v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361522v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruel" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359527v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360337v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361762v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361766v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360953v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandjean" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goma" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359537v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263409v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263397v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319198v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319223v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618880v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361562v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361019v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361772v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parrot" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360916v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618236v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Comby" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347775v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359086v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281171v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358887v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332965v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358950v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358919v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347758v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358342v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333083v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333115v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358815v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adrien" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279246v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lauer" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333068v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359516v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333138v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grignard" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347768v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358860v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359023v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333102v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singer" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369839v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313772v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358353v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teece" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358349v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357799v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358337v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ondruch" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347732v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879872v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263887v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358370v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313785v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358323v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todter" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332950v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347632v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347137v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347246v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347210v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347147v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263428v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347134v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.S. Wilson" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johnstone" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347676v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347296v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347646v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347661v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347166v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263417v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787349v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369922v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347667v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347290v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347159v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347162v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffin-Bellanger" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347202v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Banacchio" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263422v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347141v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370407v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belleti" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347641v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347657v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347651v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345444v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346353v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346295v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345349v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346742v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Singer" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346684v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599484v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Murillo Munoz" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599486v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346277v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067746v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346703v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blum" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346238v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346210v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597937v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263444v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290838v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Macvicar" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344872v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345289v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316225v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316223v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316222v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toedter Anne" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kail Jochem" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345343v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316228v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763363v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346220v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346666v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344229v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlin" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346677v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346171v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346189v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Cotillon" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346720v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345327v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069885v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346749v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kail" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621665v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guilhard-Costa" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346227v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345452v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346200v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967391v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344744v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344736v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344757v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344384v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345295v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344688v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344310v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344346v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067766v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;raud" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344317v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344297v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595465v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlin" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344767v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344712v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johnstone" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595472v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653446v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345310v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344277v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buije" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Olivier" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmutz" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314021v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316226v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344342v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Stella" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344868v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344729v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Garcia" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344865v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344328v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878308v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315745v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263500v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344157v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343557v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263503v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357456v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067772v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beraud" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828750v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594065v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069888v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saulas" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344169v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343593v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344214v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067775v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593925v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343554v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Carbonneau" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343581v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343587v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067777v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431320v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342773v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martel" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343100v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592359v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343447v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Imtiaz" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342761v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342792v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burlet" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ostermann" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419437v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honneger" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343111v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343435v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girel" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878315v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343122v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342785v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343443v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368356v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431316v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362360v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277400v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367614v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367601v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367597v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367820v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431322v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367801v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367637v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367625v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367804v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Slater" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362348v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00358561v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368361v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431314v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362311v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frey" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Laronne" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589774v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Laronne" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367594v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367163v1" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bigler" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boyer" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butt" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067783v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367135v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366894v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Kondolf" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morken" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levrat" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069891v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367585v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367171v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kleinas" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366501v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366298v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365357v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366516v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364506v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fruget" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365439v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366320v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364527v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366504v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366867v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregory" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366492v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tringali" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teruggi" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280065v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362294v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366339v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gregory" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bondarev" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365530v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366385v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366904v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431315v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586906v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kadi" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069936v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069918v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431312v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067784v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586907v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069938v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366903v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069931v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05634958v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Yepez" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170145v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Almeida" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170213v1" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thas" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rin" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067319v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Restrepo" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299309v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-535" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338304v1" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170191v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laval" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Come" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222701v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Karnatak" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj P Kushwaha" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180808v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crivellaro" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Zolezzi" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170114v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802062v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caerwyn Hartten" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Powell" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Safely" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weston Burcar" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802080v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanethe Herrera" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Butler" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sheikh" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Wellman" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805661v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802111v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lee" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Melton" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Wheeler-Barajas" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autumn White" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643133v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297279v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643103v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643142v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183223v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259645v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J Batalla" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720560v1" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992270v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720548v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651401v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409593v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aichelmann" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cramer Angonese" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazouyer" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Lay" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-3ddcf6" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043188v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043160v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043220v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818654v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043225v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosseri Julie" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043231v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043084v1" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043228v1" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043118v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugo Lecomte" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043105v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043141v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerri" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043215v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769606v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043202v1" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Booker" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stewardson" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922309v2" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606828v1" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618846v1" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342338v1" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342273v1" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602356v1" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naudet" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618826v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618816v1" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penuela, Elisabet" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollero, Alfredo" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Caetano" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342317v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ollero" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penuela" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diez-Herrero" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gutierrez" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263698v1" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263705v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342336v1" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Talaska" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01313061v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342593v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudet" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341707v1" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341762v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342227v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043252v1" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Riddle" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341697v1" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043258v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341751v1" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341771v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341730v1" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gartner" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341719v1" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237555v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Budac" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341641v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341650v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wiederkher" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341687v1" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341678v1" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340746v1" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341601v1" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hammou" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340763v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340756v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340776v1" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341619v1" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Senter" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Pasternack" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237656v1" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340753v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237652v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leduc" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237612v1" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341628v1" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Riddle" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341540v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340732v1" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340171v1" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340152v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340662v1" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595470v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340688v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340612v1" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Toone" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Rice" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237752v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238165v1" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339431v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340180v1" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dirias" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340700v1" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340142v1" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339415v1" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gomez" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Fremier" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339405v1" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339015v1" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339040v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339124v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339354v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordier" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339108v1" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339374v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339394v1" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339386v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338538v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059020v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cossin" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364379v1" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364384v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364327v1" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Macvicar" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364289v1" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364341v1" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677434v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parmentier" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364277v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046495v1" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046499v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046491v1" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046513v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacaze" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046505v1" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046517v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750161v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923520v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184002028" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892277v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313765v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750156v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263882v1" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Beisel" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750149v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346184v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615456v1" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aelbrecht" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armburster" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399198v1" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019037" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523305v1" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500653v1" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618534v1" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118648551" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787318v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252979v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253007v1" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435356v1" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G. Roy" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435367v1" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Habersack" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280054v1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280055v1" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1587" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLNT8BW9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364248v1" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Habersack" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357838v1" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320392v1" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500723v1" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch16" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500690v1" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch1" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565975v1" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00011-0" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609849v1" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440560v1" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aschwanden" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Binder" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Broggi" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.haupt.ch" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024394v1" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024386v1" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043041v1" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338517v1" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sear" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch22" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042870v1" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch1" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338510v1" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch21" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338492v1" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118648551.ch5" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch5" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043029v1" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Gregory" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Boyer" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338498v1" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Montgomery" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118648551.ch7" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648551.ch7" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259496v1" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862453v1" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787339v1" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordani" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259425v1" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11152" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259531v1" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartoldi" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graham" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch15" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259569v1" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch19" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259576v1" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch8" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337848v1" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597880v1" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259557v1" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337961v1" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862482v1" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch18" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828818v1" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch11" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338405v1" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262263v1" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270873v1" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Surian" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267514v1" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862484v1" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593464v1" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zahnd" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590867v1" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rice" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435305v1" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Boulton" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanders" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590162v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435355v1" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Naylor" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haidvogl" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435349v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470760383.ch12" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280064v1" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280057v1" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280063v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363463v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grant" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nakamura" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trustrum" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042951v1" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Grant" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Futoshi Nakamura" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Trustrum" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418379v1" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042923v1" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267377v1" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gazelle" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548812v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3bc0e3e0" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542127v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424335v1" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707136v1" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338530v1" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061245v1" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027976v1" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237936v1" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pred'Homme" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237918v1" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653097v1" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sirven" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652858v1" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucas" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Corne" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750532v3" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835519v1" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sureau-Blanchet" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750527v3" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653218v1" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710343v1" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555295v1" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546449v1" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546386v1" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721011v1" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayor" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750743v1" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290964v1" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian Roohparvar" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293545v1" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391488v1" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kondolf" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873146v1" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466738v1" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368847v1" TargetMode="External"/><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Beaufort" TargetMode="External"/><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299170v1" TargetMode="External"/><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boultaut" TargetMode="External"/><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072794v1" TargetMode="External"/><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748503v1" TargetMode="External"/><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700772v1" TargetMode="External"/><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308556v1" TargetMode="External"/><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748489v1" TargetMode="External"/><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588697v1" TargetMode="External"/><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez-Tarrio" TargetMode="External"/><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camenen Beno&#238;t" TargetMode="External"/><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550345v1" TargetMode="External"/><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748544v1" TargetMode="External"/><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550243v1" TargetMode="External"/><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Olivier" TargetMode="External"/><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549626v1" TargetMode="External"/><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549581v1" TargetMode="External"/><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Raepple" TargetMode="External"/><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749620v1" TargetMode="External"/><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749625v1" TargetMode="External"/><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549511v1" TargetMode="External"/><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313801v1" TargetMode="External"/><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultingaire Ludovic" TargetMode="External"/><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239359v1" TargetMode="External"/><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miralles" TargetMode="External"/><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446810v1" TargetMode="External"/><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hammou" TargetMode="External"/><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313800v1" TargetMode="External"/><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935415v1" TargetMode="External"/><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446806v1" TargetMode="External"/><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548484v1" TargetMode="External"/><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750081v1" TargetMode="External"/><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548317v1" TargetMode="External"/><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548391v1" TargetMode="External"/><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240674v1" TargetMode="External"/><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890862v1" TargetMode="External"/><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Maier" TargetMode="External"/><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aelbrecht" TargetMode="External"/><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828831v1" TargetMode="External"/><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240814v1" TargetMode="External"/><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548294v2" TargetMode="External"/><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594675v1" TargetMode="External"/><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829972v1" TargetMode="External"/><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594549v1" TargetMode="External"/><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girel" TargetMode="External"/><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828828v1" TargetMode="External"/><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829969v1" TargetMode="External"/><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558172v1" TargetMode="External"/><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828825v1" TargetMode="External"/><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558111v1" TargetMode="External"/><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557963v1" TargetMode="External"/><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558010v1" TargetMode="External"/><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557996v1" TargetMode="External"/><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067553v1" TargetMode="External"/><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557723v1" TargetMode="External"/><Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934450v1" TargetMode="External"/><Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:37e870726c781a10966547744dd900c1389b4445;origin=https://hal.archives-ouvertes.fr/hal-04934450;visit=swh:1:snp:41e86676455b942c988fb5b57fe0299fdf51a031;anchor=swh:1:rel:010a00c697a51faae82a05aab984d9dc8b6707cf;path=/" TargetMode="External"/><Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>